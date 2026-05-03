--- v1 (2026-02-01)
+++ v2 (2026-05-03)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N220" totalsRowShown="0">
-  <autoFilter ref="A1:N220"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N244" totalsRowShown="0">
+  <autoFilter ref="A1:N244"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N220"/>
+  <dimension ref="A1:N244"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="116.38988764044944"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,14149 +189,15698 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>3507</v>
+        <v>4085</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Wahl eines ausserordentlichen Ersatzmitglieds des Strafgerichts für die Dauer von zwei Jahren</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 1. und 2. Quartal 2026</t>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>3799</v>
+        <v>4091</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4045</v>
+        <v>4087</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4042</v>
+        <v>4086</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4041</v>
+        <v>4073</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4039</v>
+        <v>3507</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4037</v>
+        <v>3799</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4033</v>
+        <v>4099</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4028</v>
+        <v>4076</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4020</v>
+        <v>4075</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4016</v>
+        <v>4064</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4011</v>
+        <v>4047</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4008</v>
+        <v>4045</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4006</v>
+        <v>4042</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>3999</v>
+        <v>4041</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>3993</v>
+        <v>4039</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>3989</v>
+        <v>4037</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>3988</v>
+        <v>4028</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>3985</v>
+        <v>4020</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>3974</v>
+        <v>4016</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>3971</v>
+        <v>4008</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>3969</v>
+        <v>4006</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>3966</v>
+        <v>3999</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>3964</v>
+        <v>3993</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3963</v>
+        <v>3989</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3960</v>
+        <v>3988</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3942</v>
+        <v>3985</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3938</v>
+        <v>3974</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3932</v>
+        <v>3972</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3930</v>
+        <v>3971</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3929</v>
+        <v>3969</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3921</v>
+        <v>3966</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3910</v>
+        <v>3964</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3896</v>
+        <v>3963</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3893</v>
+        <v>3960</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3891</v>
+        <v>3942</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3885</v>
+        <v>3938</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3883</v>
+        <v>3932</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Raumentwicklung und Nacht</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3880</v>
+        <v>3930</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3869</v>
+        <v>3929</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3827</v>
+        <v>3921</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3826</v>
+        <v>3910</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3819</v>
+        <v>3896</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3759</v>
+        <v>3893</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3755</v>
+        <v>3891</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3736</v>
+        <v>3885</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3735</v>
+        <v>3869</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3734</v>
+        <v>3827</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3727</v>
+        <v>3826</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3725</v>
+        <v>3819</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3680</v>
+        <v>3759</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3676</v>
+        <v>3755</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3625</v>
+        <v>3736</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3621</v>
+        <v>3735</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3616</v>
+        <v>3734</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3602</v>
+        <v>3727</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3584</v>
+        <v>3725</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3579</v>
+        <v>3680</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3574</v>
+        <v>3676</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3562</v>
+        <v>3625</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3546</v>
+        <v>3621</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3532</v>
+        <v>3616</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3502</v>
+        <v>3602</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3488</v>
+        <v>3584</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3443</v>
+        <v>3579</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3433</v>
+        <v>3574</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Förderung attraktiver Lehrstellenangebote in gewerblichen Berufen</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3364</v>
+        <v>3562</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3354</v>
+        <v>3546</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3351</v>
+        <v>3532</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Senkung der Gebühren des Strassenverkehrsamtes</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2023-03-30</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2021-12-17</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3350</v>
+        <v>3502</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3320</v>
+        <v>3488</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3268</v>
+        <v>3443</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3262</v>
+        <v>3364</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3260</v>
+        <v>3354</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3102</v>
+        <v>3350</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t/>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3939</v>
+        <v>3320</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J78" s="0"/>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4044</v>
+        <v>3268</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4030</v>
+        <v>3262</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4021</v>
+        <v>3260</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4015</v>
+        <v>3102</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3998</v>
+        <v>4103</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3990</v>
+        <v>4102</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3965</v>
+        <v>3939</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t/>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J85" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3953</v>
+        <v>4105</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3943</v>
+        <v>4101</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Staatswirtschaftskommission </t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3941</v>
+        <v>4100</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3911</v>
+        <v>4095</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3908</v>
+        <v>4069</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend «Vielarbeitsabzug» - Korrektur des Arbeitskräftemangels durch Beseitigung von Fehlanreizen</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3889</v>
+        <v>4066</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3877</v>
+        <v>4061</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3872</v>
+        <v>4054</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3864</v>
+        <v>4051</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3861</v>
+        <v>4050</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3858</v>
+        <v>4044</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Motion von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3841</v>
+        <v>4030</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Andreas Lustenberger, Luzian Franzini, Beat Iten, Jean Luc Mösch, Philip C. Brunner und Tabea Estermann betreffend die Schaffung einer neuen ständigen kantonsrätlichen Kommission für öffentlichen Verkehr</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2024-11-04</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Lustenberger Andreas, Franzini Luzian, Iten Beat, Mösch Jean Luc, Brunner Philip C., Estermann Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3816</v>
+        <v>4021</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3811</v>
+        <v>4015</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3802</v>
+        <v>3998</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3792</v>
+        <v>3990</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3791</v>
+        <v>3965</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3785</v>
+        <v>3953</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3778</v>
+        <v>3943</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3765</v>
+        <v>3941</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3758</v>
+        <v>3911</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3733</v>
+        <v>3889</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3732</v>
+        <v>3877</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3726</v>
+        <v>3872</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3704</v>
+        <v>3864</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3684</v>
+        <v>3861</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3683</v>
+        <v>3858</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3667</v>
+        <v>3816</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
           <t>2024-12-19</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
           <t>2027-12-19</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3646</v>
+        <v>3811</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3617</v>
+        <v>3802</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3544</v>
+        <v>3792</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3541</v>
+        <v>3791</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3525</v>
+        <v>3785</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3495</v>
+        <v>3778</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3283</v>
+        <v>3765</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3248</v>
+        <v>3758</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>1693</v>
+        <v>3733</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="H122" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J122" s="0" t="inlineStr">
+        <is>
           <t>2025-07-03</t>
         </is>
       </c>
-      <c r="H122" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>282</v>
+        <v>3732</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>4034</v>
+        <v>3726</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J124" s="0"/>
+      <c r="J124" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>4014</v>
+        <v>3704</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J125" s="0"/>
+      <c r="J125" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3958</v>
+        <v>3684</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J126" s="0"/>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3957</v>
+        <v>3683</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J127" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3956</v>
+        <v>3667</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0"/>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3950</v>
+        <v>3646</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J129" s="0"/>
+      <c r="J129" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3948</v>
+        <v>3617</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Umrüstung der Fahrzeugflotte auf einen fossilfreien Betrieb</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...2 lines deleted...]
-      <c r="J130" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3923</v>
+        <v>3544</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...2 lines deleted...]
-      <c r="J131" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3888</v>
+        <v>3541</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J132" s="0"/>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3866</v>
+        <v>3525</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J133" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3808</v>
+        <v>3495</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J134" s="0"/>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L134" s="0"/>
+      <c r="L134" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-08</t>
+        </is>
+      </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3743</v>
+        <v>3283</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J135" s="0"/>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3742</v>
+        <v>3248</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J136" s="0"/>
+      <c r="J136" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3569</v>
+        <v>1693</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t/>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J137" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
+        <v>282</v>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="H138" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I138" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
+      <c r="K138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L138" s="0" t="inlineStr">
+        <is>
+          <t>1995-08-07</t>
+        </is>
+      </c>
+      <c r="M138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N138" s="0"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="n">
+        <v>4093</v>
+      </c>
+      <c r="B139" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G139" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="H139" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="K139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L139" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M139" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N139" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="n">
+        <v>4082</v>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H140" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J140" s="0"/>
+      <c r="K140" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L140" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N140" s="0"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="n">
+        <v>4072</v>
+      </c>
+      <c r="B141" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C141" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G141" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H141" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
+      <c r="K141" s="0" t="inlineStr">
+        <is>
+          <t>Bildungskommission (BK)</t>
+        </is>
+      </c>
+      <c r="L141" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N141" s="0"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="n">
+        <v>4034</v>
+      </c>
+      <c r="B142" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C142" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E142" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+        </is>
+      </c>
+      <c r="F142" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G142" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="H142" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I142" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J142" s="0"/>
+      <c r="K142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L142" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-09</t>
+        </is>
+      </c>
+      <c r="M142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N142" s="0"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="n">
+        <v>4014</v>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H143" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I143" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J143" s="0"/>
+      <c r="K143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L143" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-04</t>
+        </is>
+      </c>
+      <c r="M143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N143" s="0"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="n">
+        <v>3958</v>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="H144" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I144" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J144" s="0"/>
+      <c r="K144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L144" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N144" s="0"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="n">
+        <v>3957</v>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-11</t>
+        </is>
+      </c>
+      <c r="H145" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I145" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J145" s="0"/>
+      <c r="K145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L145" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N145" s="0"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="n">
+        <v>3956</v>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-11</t>
+        </is>
+      </c>
+      <c r="H146" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I146" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 26. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J146" s="0"/>
+      <c r="K146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N146" s="0"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="n">
+        <v>3950</v>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F147" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G147" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H147" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I147" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J147" s="0"/>
+      <c r="K147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L147" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
+      <c r="M147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N147" s="0"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="n">
+        <v>3948</v>
+      </c>
+      <c r="B148" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+        </is>
+      </c>
+      <c r="F148" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G148" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H148" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I148" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J148" s="0"/>
+      <c r="K148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L148" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
+      <c r="M148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N148" s="0"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="n">
+        <v>3923</v>
+      </c>
+      <c r="B149" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C149" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G149" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H149" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I149" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J149" s="0"/>
+      <c r="K149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L149" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
+      <c r="M149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N149" s="0"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="n">
+        <v>3888</v>
+      </c>
+      <c r="B150" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-27</t>
+        </is>
+      </c>
+      <c r="H150" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J150" s="0"/>
+      <c r="K150" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L150" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="M150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N150" s="0"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="n">
+        <v>3866</v>
+      </c>
+      <c r="B151" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C151" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E151" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+        </is>
+      </c>
+      <c r="F151" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G151" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-27</t>
+        </is>
+      </c>
+      <c r="H151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I151" s="0" t="inlineStr">
+        <is>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J151" s="0"/>
+      <c r="K151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L151" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N151" s="0"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="n">
+        <v>3808</v>
+      </c>
+      <c r="B152" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C152" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E152" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F152" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G152" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-21</t>
+        </is>
+      </c>
+      <c r="H152" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J152" s="0"/>
+      <c r="K152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L152" s="0"/>
+      <c r="M152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N152" s="0"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="n">
+        <v>3743</v>
+      </c>
+      <c r="B153" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C153" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E153" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F153" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G153" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-09</t>
+        </is>
+      </c>
+      <c r="H153" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J153" s="0"/>
+      <c r="K153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L153" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N153" s="0"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="n">
+        <v>3742</v>
+      </c>
+      <c r="B154" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C154" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E154" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+        </is>
+      </c>
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G154" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-22</t>
+        </is>
+      </c>
+      <c r="H154" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J154" s="0"/>
+      <c r="K154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L154" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N154" s="0"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B155" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C155" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D155" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E155" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F155" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G155" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-06</t>
+        </is>
+      </c>
+      <c r="H155" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I155" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J155" s="0"/>
+      <c r="K155" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L155" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M155" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N155" s="0"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B138" s="0" t="inlineStr">
+      <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C138" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E138" s="0" t="inlineStr">
+      <c r="C156" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E156" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F138" s="0" t="inlineStr">
+      <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G138" s="0" t="inlineStr">
+      <c r="G156" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H138" s="0" t="inlineStr">
+      <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I138" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L138" s="0" t="inlineStr">
+      <c r="I156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J156" s="0"/>
+      <c r="K156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L156" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M138" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A139" s="0" t="n">
+      <c r="M156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N156" s="0"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B139" s="0" t="inlineStr">
+      <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C139" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E139" s="0" t="inlineStr">
+      <c r="C157" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E157" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F139" s="0" t="inlineStr">
+      <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G139" s="0" t="inlineStr">
+      <c r="G157" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H139" s="0" t="inlineStr">
+      <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I139" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L139" s="0" t="inlineStr">
+      <c r="I157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J157" s="0"/>
+      <c r="K157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L157" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M139" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A140" s="0" t="n">
+      <c r="M157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N157" s="0"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B140" s="0" t="inlineStr">
+      <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C140" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E140" s="0" t="inlineStr">
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E158" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F140" s="0" t="inlineStr">
+      <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G140" s="0" t="inlineStr">
+      <c r="G158" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H140" s="0" t="inlineStr">
+      <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I140" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L140" s="0" t="inlineStr">
+      <c r="I158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J158" s="0"/>
+      <c r="K158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L158" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M140" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A141" s="0" t="n">
+      <c r="M158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N158" s="0"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B141" s="0" t="inlineStr">
+      <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C141" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E141" s="0" t="inlineStr">
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F141" s="0" t="inlineStr">
+      <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G141" s="0" t="inlineStr">
+      <c r="G159" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...1102 lines deleted...]
-          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L159" s="0"/>
+      <c r="L159" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-13</t>
+        </is>
+      </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
+        <v>3471</v>
+      </c>
+      <c r="B160" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C160" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+        </is>
+      </c>
+      <c r="F160" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G160" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-08</t>
+        </is>
+      </c>
+      <c r="H160" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J160" s="0"/>
+      <c r="K160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L160" s="0" t="inlineStr">
+        <is>
+          <t>2022-08-23</t>
+        </is>
+      </c>
+      <c r="M160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N160" s="0"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="n">
+        <v>3453</v>
+      </c>
+      <c r="B161" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C161" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E161" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+        </is>
+      </c>
+      <c r="F161" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G161" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H161" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J161" s="0"/>
+      <c r="K161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L161" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-28</t>
+        </is>
+      </c>
+      <c r="M161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N161" s="0"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="n">
+        <v>3439</v>
+      </c>
+      <c r="B162" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C162" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E162" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F162" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G162" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H162" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J162" s="0"/>
+      <c r="K162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L162" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-07</t>
+        </is>
+      </c>
+      <c r="M162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N162" s="0"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="n">
+        <v>3286</v>
+      </c>
+      <c r="B163" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C163" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E163" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+        </is>
+      </c>
+      <c r="F163" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G163" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H163" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J163" s="0"/>
+      <c r="K163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L163" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N163" s="0"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="n">
+        <v>3285</v>
+      </c>
+      <c r="B164" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C164" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D164" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E164" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+        </is>
+      </c>
+      <c r="F164" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G164" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H164" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I164" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J164" s="0"/>
+      <c r="K164" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L164" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M164" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N164" s="0"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="n">
+        <v>3165</v>
+      </c>
+      <c r="B165" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C165" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D165" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E165" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+        </is>
+      </c>
+      <c r="F165" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G165" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-21</t>
+        </is>
+      </c>
+      <c r="H165" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I165" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J165" s="0"/>
+      <c r="K165" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L165" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
+      <c r="M165" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N165" s="0"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="n">
+        <v>3129</v>
+      </c>
+      <c r="B166" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C166" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E166" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+        </is>
+      </c>
+      <c r="F166" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G166" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-05</t>
+        </is>
+      </c>
+      <c r="H166" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J166" s="0"/>
+      <c r="K166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L166" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
+      <c r="M166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N166" s="0"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="n">
+        <v>2897</v>
+      </c>
+      <c r="B167" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C167" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D167" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E167" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+        </is>
+      </c>
+      <c r="F167" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G167" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-18</t>
+        </is>
+      </c>
+      <c r="H167" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I167" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J167" s="0"/>
+      <c r="K167" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L167" s="0" t="inlineStr">
+        <is>
+          <t>2018-09-18</t>
+        </is>
+      </c>
+      <c r="M167" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N167" s="0"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="n">
+        <v>2885</v>
+      </c>
+      <c r="B168" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C168" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E168" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F168" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G168" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-20</t>
+        </is>
+      </c>
+      <c r="H168" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J168" s="0"/>
+      <c r="K168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L168" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
+      <c r="M168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N168" s="0"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="n">
+        <v>2855</v>
+      </c>
+      <c r="B169" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C169" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E169" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+        </is>
+      </c>
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G169" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-16</t>
+        </is>
+      </c>
+      <c r="H169" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J169" s="0"/>
+      <c r="K169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L169" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
+      <c r="M169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N169" s="0"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="n">
+        <v>2655</v>
+      </c>
+      <c r="B170" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C170" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E170" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+        </is>
+      </c>
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G170" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-20</t>
+        </is>
+      </c>
+      <c r="H170" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J170" s="0"/>
+      <c r="K170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L170" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
+      <c r="M170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N170" s="0"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B171" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E171" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G171" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H171" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J171" s="0"/>
+      <c r="K171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L171" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N171" s="0"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="n">
+        <v>2336</v>
+      </c>
+      <c r="B172" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E172" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F172" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G172" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="H172" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I172" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J172" s="0"/>
+      <c r="K172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L172" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N172" s="0"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B173" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F173" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G173" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H173" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I173" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J173" s="0"/>
+      <c r="K173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L173" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N173" s="0"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B174" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C174" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E174" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F174" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G174" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H174" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J174" s="0"/>
+      <c r="K174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L174" s="0"/>
+      <c r="M174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N174" s="0"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B175" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E175" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F175" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G175" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H175" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J175" s="0"/>
+      <c r="K175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L175" s="0"/>
+      <c r="M175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N175" s="0"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H176" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" s="0"/>
+      <c r="K176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L176" s="0"/>
+      <c r="M176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N176" s="0"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H177" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" s="0"/>
+      <c r="K177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L177" s="0"/>
+      <c r="M177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N177" s="0"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B160" s="0" t="inlineStr">
+      <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C160" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E160" s="0" t="inlineStr">
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F160" s="0" t="inlineStr">
+      <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G160" s="0" t="inlineStr">
+      <c r="G178" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H160" s="0" t="inlineStr">
+      <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I160" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A161" s="0" t="n">
+      <c r="I178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J178" s="0"/>
+      <c r="K178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L178" s="0"/>
+      <c r="M178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N178" s="0"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B161" s="0" t="inlineStr">
+      <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C161" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E161" s="0" t="inlineStr">
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F161" s="0" t="inlineStr">
+      <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G161" s="0" t="inlineStr">
+      <c r="G179" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H161" s="0" t="inlineStr">
+      <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I161" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A162" s="0" t="n">
+      <c r="I179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J179" s="0"/>
+      <c r="K179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L179" s="0"/>
+      <c r="M179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N179" s="0"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="n">
+        <v>4081</v>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0"/>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Raum Umwelt Verkehr</t>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N180" s="0"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="n">
         <v>4012</v>
       </c>
-      <c r="B162" s="0" t="inlineStr">
+      <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C162" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E162" s="0" t="inlineStr">
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
-      <c r="F162" s="0" t="inlineStr">
+      <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G162" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L162" s="0" t="inlineStr">
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="H181" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0"/>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
         <is>
           <t>2025-10-28</t>
         </is>
       </c>
-      <c r="M162" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A163" s="0" t="n">
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N181" s="0"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="n">
         <v>3949</v>
       </c>
-      <c r="B163" s="0" t="inlineStr">
+      <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C163" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E163" s="0" t="inlineStr">
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
-      <c r="F163" s="0" t="inlineStr">
+      <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G163" s="0" t="inlineStr">
+      <c r="G182" s="0" t="inlineStr">
         <is>
           <t>2025-12-27</t>
         </is>
       </c>
-      <c r="H163" s="0" t="inlineStr">
+      <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
-      <c r="I163" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L163" s="0" t="inlineStr">
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0"/>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
-      <c r="M163" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A164" s="0" t="n">
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="n">
         <v>3887</v>
       </c>
-      <c r="B164" s="0" t="inlineStr">
+      <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C164" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E164" s="0" t="inlineStr">
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
-      <c r="F164" s="0" t="inlineStr">
+      <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G164" s="0" t="inlineStr">
+      <c r="G183" s="0" t="inlineStr">
         <is>
           <t>2025-09-04</t>
         </is>
       </c>
-      <c r="H164" s="0" t="inlineStr">
+      <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I164" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L164" s="0" t="inlineStr">
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" s="0"/>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
         <is>
           <t>2025-02-25</t>
         </is>
       </c>
-      <c r="M164" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A165" s="0" t="n">
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N183" s="0"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
         <v>3867</v>
       </c>
-      <c r="B165" s="0" t="inlineStr">
+      <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C165" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E165" s="0" t="inlineStr">
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
-      <c r="F165" s="0" t="inlineStr">
+      <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G165" s="0" t="inlineStr">
+      <c r="G184" s="0" t="inlineStr">
         <is>
           <t>2025-09-04</t>
         </is>
       </c>
-      <c r="H165" s="0" t="inlineStr">
+      <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I165" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L165" s="0" t="inlineStr">
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0"/>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
-      <c r="M165" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A166" s="0" t="n">
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
         <v>3790</v>
       </c>
-      <c r="B166" s="0" t="inlineStr">
+      <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C166" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E166" s="0" t="inlineStr">
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
-      <c r="F166" s="0" t="inlineStr">
+      <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G166" s="0" t="inlineStr">
+      <c r="G185" s="0" t="inlineStr">
         <is>
           <t>2025-04-16</t>
         </is>
       </c>
-      <c r="H166" s="0" t="inlineStr">
+      <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I166" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L166" s="0" t="inlineStr">
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0"/>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
-      <c r="M166" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A167" s="0" t="n">
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
         <v>3767</v>
       </c>
-      <c r="B167" s="0" t="inlineStr">
+      <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C167" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E167" s="0" t="inlineStr">
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
-      <c r="F167" s="0" t="inlineStr">
+      <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G167" s="0" t="inlineStr">
+      <c r="G186" s="0" t="inlineStr">
         <is>
           <t>2024-10-04</t>
         </is>
       </c>
-      <c r="H167" s="0" t="inlineStr">
+      <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I167" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L167" s="0" t="inlineStr">
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0"/>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
         <is>
           <t>2024-07-09</t>
         </is>
       </c>
-      <c r="M167" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B168" s="0" t="inlineStr">
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N186" s="0"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C168" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F168" s="0" t="inlineStr">
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G168" s="0" t="inlineStr">
-[...36 lines deleted...]
-      <c r="B169" s="0" t="inlineStr">
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J187" s="0"/>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N187" s="0"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C169" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F169" s="0" t="inlineStr">
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G169" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H169" s="0" t="inlineStr">
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I169" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B170" s="0" t="inlineStr">
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0"/>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C170" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F170" s="0" t="inlineStr">
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G170" s="0" t="inlineStr">
+      <c r="G189" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
-      <c r="H170" s="0" t="inlineStr">
+      <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I170" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L170" s="0" t="inlineStr">
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J189" s="0"/>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
         <is>
           <t>2023-07-11</t>
         </is>
       </c>
-      <c r="M170" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B171" s="0" t="inlineStr">
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N189" s="0"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C171" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F171" s="0" t="inlineStr">
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G171" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H171" s="0" t="inlineStr">
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I171" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B172" s="0" t="inlineStr">
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0"/>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N190" s="0"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C172" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F172" s="0" t="inlineStr">
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G172" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H172" s="0" t="inlineStr">
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I172" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B173" s="0" t="inlineStr">
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J191" s="0"/>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N191" s="0"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C173" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F173" s="0" t="inlineStr">
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G173" s="0" t="inlineStr">
+      <c r="G192" s="0" t="inlineStr">
         <is>
           <t>2023-10-07</t>
         </is>
       </c>
-      <c r="H173" s="0" t="inlineStr">
+      <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I173" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L173" s="0" t="inlineStr">
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0"/>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
         <is>
           <t>2023-02-28</t>
         </is>
       </c>
-      <c r="M173" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B174" s="0" t="inlineStr">
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N192" s="0"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C174" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F174" s="0" t="inlineStr">
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G174" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H174" s="0" t="inlineStr">
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I174" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B175" s="0" t="inlineStr">
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
+        <v>3227</v>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C175" s="0" t="inlineStr">
-[...71 lines deleted...]
-      <c r="E176" s="0" t="inlineStr">
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F176" s="0" t="inlineStr">
+      <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G176" s="0" t="inlineStr">
+      <c r="G194" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H176" s="0" t="inlineStr">
+      <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I176" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L176" s="0" t="inlineStr">
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0"/>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M176" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A177" s="0" t="n">
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B177" s="0" t="inlineStr">
+      <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C177" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E177" s="0" t="inlineStr">
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F177" s="0" t="inlineStr">
+      <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G177" s="0" t="inlineStr">
+      <c r="G195" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H177" s="0" t="inlineStr">
+      <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I177" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L177" s="0" t="inlineStr">
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0"/>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M177" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A178" s="0" t="n">
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B178" s="0" t="inlineStr">
+      <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C178" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E178" s="0" t="inlineStr">
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F178" s="0" t="inlineStr">
+      <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G178" s="0" t="inlineStr">
+      <c r="G196" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H178" s="0" t="inlineStr">
+      <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I178" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L178" s="0" t="inlineStr">
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0"/>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
         <is>
           <t>2021-03-09</t>
         </is>
       </c>
-      <c r="M178" s="0" t="inlineStr">
-[...1138 lines deleted...]
-      </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4025</v>
+        <v>3151</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J197" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4023</v>
+        <v>3148</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J198" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>4022</v>
+        <v>2940</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. Februar 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4019</v>
+        <v>2850</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J200" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J200" s="0"/>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>4018</v>
+        <v>2766</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J201" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>4013</v>
+        <v>2640</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J202" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J202" s="0"/>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>4010</v>
+        <v>2635</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J203" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J203" s="0"/>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>4003</v>
+        <v>2291</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J204" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4001</v>
+        <v>2024</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J205" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J205" s="0"/>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L205" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L205" s="0"/>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4000</v>
+        <v>1251</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J206" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L206" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L206" s="0"/>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3995</v>
+        <v>4106</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3987</v>
+        <v>4104</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3968</v>
+        <v>4097</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch, Erich Grob, Martin Hausheer, Patrick Iten und Thomas Meierhans, betreffend ausländische Fahrzeuge auf Zuger Strassen</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Hausheer Martin, Iten Patrick, Meierhans Thomas</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3591</v>
+        <v>4094</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 30. September 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2025-09-30</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3770</v>
+        <v>4084</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J211" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3996</v>
+        <v>4083</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J212" s="0"/>
+      <c r="J212" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3994</v>
+        <v>4080</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t/>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J213" s="0"/>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3980</v>
+        <v>4078</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J214" s="0"/>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3905</v>
+        <v>4074</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J215" s="0"/>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3628</v>
+        <v>4070</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J216" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3613</v>
+        <v>4065</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J217" s="0"/>
+      <c r="J217" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3185</v>
+        <v>4062</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J218" s="0"/>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>1775</v>
+        <v>4059</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J219" s="0"/>
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L219" s="0"/>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-09</t>
+        </is>
+      </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
+        <v>4057</v>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H220" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-09</t>
+        </is>
+      </c>
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
+        <v>4055</v>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H221" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-03</t>
+        </is>
+      </c>
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
+        <v>4052</v>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-01</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
+        <v>4048</v>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-23</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
+        <v>4046</v>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-13</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
+        <v>4043</v>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H225" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-08</t>
+        </is>
+      </c>
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
+        <v>4038</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
+        <v>4036</v>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-16</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
+        <v>4035</v>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-12</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander</t>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
+        <v>4027</v>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
+        <v>4026</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>4023</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>4018</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-11</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>4013</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-02</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>3770</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Initiative: Gesetzesinitiative</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-10</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-11</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>4098</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0"/>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Polizeigesetz, 4098</t>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>3996</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J236" s="0"/>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-16</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>3994</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0"/>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-09</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>3980</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-26</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J238" s="0"/>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-19</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>3905</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-08</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J240" s="0"/>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>3185</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0"/>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B220" s="0" t="inlineStr">
+      <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C220" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E220" s="0" t="inlineStr">
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F220" s="0" t="inlineStr">
+      <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G220" s="0" t="inlineStr">
+      <c r="G244" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H220" s="0" t="inlineStr">
+      <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I220" s="0" t="inlineStr">
-[...16 lines deleted...]
-      <c r="N220" s="0"/>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0"/>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>