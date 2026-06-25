--- v2 (2026-05-03)
+++ v3 (2026-06-25)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N244" totalsRowShown="0">
-  <autoFilter ref="A1:N244"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N277" totalsRowShown="0">
+  <autoFilter ref="A1:N277"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N244"/>
+  <dimension ref="A1:N277"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,15698 +189,17737 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4085</v>
+        <v>4128</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Wahl eines ausserordentlichen Ersatzmitglieds des Strafgerichts für die Dauer von zwei Jahren</t>
+          <t>Feststellung der Gültigkeit der stillen Wahl von Pascal Sterchi als Mitglied des Kantonsgerichts für den Rest der Amtsdauer 2025–2030</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4091</v>
+        <v>4124</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+          <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4087</v>
+        <v>4091</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4086</v>
+        <v>4090</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Tätigkeitsbericht 2025 der Datenschutzbeauftragten des Kantons Zug</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4073</v>
+        <v>4089</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>3507</v>
+        <v>4088</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>3799</v>
+        <v>4087</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4099</v>
+        <v>4086</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4076</v>
+        <v>4073</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t/>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4075</v>
+        <v>3507</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t/>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4064</v>
+        <v>3799</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4047</v>
+        <v>4140</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4045</v>
+        <v>4138</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4042</v>
+        <v>4127</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4041</v>
+        <v>4125</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4039</v>
+        <v>4099</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4037</v>
+        <v>4076</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4028</v>
+        <v>4075</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4020</v>
+        <v>4064</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4016</v>
+        <v>4047</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4011</v>
+        <v>4045</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4008</v>
+        <v>4042</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4006</v>
+        <v>4041</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>3999</v>
+        <v>4039</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>3993</v>
+        <v>4037</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3989</v>
+        <v>4028</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3988</v>
+        <v>4020</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3985</v>
+        <v>4016</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3974</v>
+        <v>4011</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3972</v>
+        <v>4008</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3971</v>
+        <v>4006</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3969</v>
+        <v>3999</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3966</v>
+        <v>3993</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3964</v>
+        <v>3989</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3963</v>
+        <v>3988</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3960</v>
+        <v>3985</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3942</v>
+        <v>3974</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3938</v>
+        <v>3972</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3932</v>
+        <v>3971</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3930</v>
+        <v>3969</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juni 2026</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3929</v>
+        <v>3966</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3921</v>
+        <v>3964</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3910</v>
+        <v>3963</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3896</v>
+        <v>3960</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3893</v>
+        <v>3942</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3891</v>
+        <v>3938</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3885</v>
+        <v>3932</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3869</v>
+        <v>3930</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3827</v>
+        <v>3929</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3826</v>
+        <v>3921</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3819</v>
+        <v>3910</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3759</v>
+        <v>3896</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3755</v>
+        <v>3893</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3736</v>
+        <v>3891</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3735</v>
+        <v>3885</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3734</v>
+        <v>3869</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3727</v>
+        <v>3827</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3725</v>
+        <v>3826</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3680</v>
+        <v>3819</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3676</v>
+        <v>3759</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3625</v>
+        <v>3755</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3621</v>
+        <v>3736</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3616</v>
+        <v>3735</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3602</v>
+        <v>3734</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3584</v>
+        <v>3727</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3579</v>
+        <v>3725</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3574</v>
+        <v>3680</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3562</v>
+        <v>3676</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3546</v>
+        <v>3625</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3532</v>
+        <v>3621</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3502</v>
+        <v>3616</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3488</v>
+        <v>3602</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3443</v>
+        <v>3584</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3364</v>
+        <v>3579</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3354</v>
+        <v>3574</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3350</v>
+        <v>3562</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3320</v>
+        <v>3546</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3268</v>
+        <v>3532</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3262</v>
+        <v>3502</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3260</v>
+        <v>3488</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3102</v>
+        <v>3443</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4103</v>
+        <v>3364</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J83" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4102</v>
+        <v>3354</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t/>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J84" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J84" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3939</v>
+        <v>3350</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t/>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J85" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4105</v>
+        <v>3320</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4101</v>
+        <v>3268</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H88" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L88" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M88" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N88" s="0"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N89" s="0"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="n">
+        <v>3102</v>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
+      <c r="K90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
+      <c r="M90" s="0" t="inlineStr">
+        <is>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+        </is>
+      </c>
+      <c r="N90" s="0"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="n">
+        <v>4145</v>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J91" s="0"/>
+      <c r="K91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L91" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N91" s="0"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I92" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J92" s="0"/>
+      <c r="K92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L92" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N92" s="0"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H93" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I93" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
+      <c r="K93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L93" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N93" s="0"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="n">
+        <v>3939</v>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H94" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J94" s="0"/>
+      <c r="K94" s="0" t="inlineStr">
+        <is>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+        </is>
+      </c>
+      <c r="L94" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-16</t>
+        </is>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="N94" s="0"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="H95" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J95" s="0"/>
+      <c r="K95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L95" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N95" s="0"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="H96" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J96" s="0"/>
+      <c r="K96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L96" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M96" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N96" s="0"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="n">
+        <v>4135</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion der SP-Fraktion betreffend den Demografischen Wandel: Was will Zug für Mieter:innen tun?</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J97" s="0"/>
+      <c r="K97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M97" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N97" s="0"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0"/>
+      <c r="K98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M98" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N98" s="0"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J99" s="0"/>
+      <c r="K99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M99" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N99" s="0"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H100" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0"/>
+      <c r="K100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M100" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N100" s="0"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H101" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M101" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N101" s="0"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H102" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L102" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M102" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N102" s="0"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H103" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M103" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N103" s="0"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I104" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M104" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N104" s="0"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B88" s="0" t="inlineStr">
+      <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C88" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E88" s="0" t="inlineStr">
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F88" s="0" t="inlineStr">
+      <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G88" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J88" s="0" t="inlineStr">
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J105" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K88" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="0" t="inlineStr">
+      <c r="K105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
-        </is>
-[...1120 lines deleted...]
-          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3911</v>
+        <v>4095</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3889</v>
+        <v>4069</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3877</v>
+        <v>4066</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
+        <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="K108" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3872</v>
+        <v>4061</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3864</v>
+        <v>4054</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3861</v>
+        <v>4051</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3858</v>
+        <v>4050</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3816</v>
+        <v>4044</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3811</v>
+        <v>4030</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3802</v>
+        <v>4021</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3792</v>
+        <v>4015</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3791</v>
+        <v>3998</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3785</v>
+        <v>3990</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3778</v>
+        <v>3965</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3765</v>
+        <v>3953</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3758</v>
+        <v>3943</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3733</v>
+        <v>3941</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3732</v>
+        <v>3911</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3726</v>
+        <v>3889</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3704</v>
+        <v>3877</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3684</v>
+        <v>3872</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3683</v>
+        <v>3864</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3667</v>
+        <v>3861</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3646</v>
+        <v>3858</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3617</v>
+        <v>3816</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3544</v>
+        <v>3811</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3541</v>
+        <v>3802</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3525</v>
+        <v>3792</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3495</v>
+        <v>3791</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3283</v>
+        <v>3785</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3248</v>
+        <v>3778</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>1693</v>
+        <v>3765</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>282</v>
+        <v>3758</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H138" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
+      <c r="K138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L138" s="0" t="inlineStr">
+        <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H138" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>4093</v>
+        <v>3733</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich</t>
-[...6 lines deleted...]
-      </c>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+        </is>
+      </c>
+      <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>4082</v>
+        <v>3732</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J140" s="0"/>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>4072</v>
+        <v>3726</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J141" s="0"/>
+      <c r="J141" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>4034</v>
+        <v>3704</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J142" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>4014</v>
+        <v>3684</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J143" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3958</v>
+        <v>3683</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J144" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3957</v>
+        <v>3667</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J145" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3956</v>
+        <v>3646</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J146" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3950</v>
+        <v>3617</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J147" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J147" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3948</v>
+        <v>3544</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J148" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3923</v>
+        <v>3541</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J149" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3888</v>
+        <v>3525</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J150" s="0"/>
+      <c r="J150" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3866</v>
+        <v>3495</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J151" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J151" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3808</v>
+        <v>3283</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J152" s="0"/>
+      <c r="J152" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L152" s="0"/>
+      <c r="L152" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-23</t>
+        </is>
+      </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3743</v>
+        <v>3248</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J153" s="0"/>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3742</v>
+        <v>1693</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J154" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3569</v>
+        <v>282</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J155" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
+        <v>4137</v>
+      </c>
+      <c r="B156" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C156" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E156" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage der SP-Fraktion betreffend die Reussdammsanierung «Beugerank», Gemeinde Hünenberg, im Lichte des Bundesgerichtsurteils zur Reuss</t>
+        </is>
+      </c>
+      <c r="F156" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G156" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="H156" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-12</t>
+        </is>
+      </c>
+      <c r="K156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L156" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="M156" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N156" s="0"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="n">
+        <v>4142</v>
+      </c>
+      <c r="B157" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C157" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E157" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+        </is>
+      </c>
+      <c r="F157" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G157" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="H157" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I157" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J157" s="0"/>
+      <c r="K157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L157" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="M157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N157" s="0"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="n">
+        <v>4132</v>
+      </c>
+      <c r="B158" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E158" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+        </is>
+      </c>
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G158" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H158" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I158" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J158" s="0"/>
+      <c r="K158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L158" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N158" s="0"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="n">
+        <v>4129</v>
+      </c>
+      <c r="B159" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+        </is>
+      </c>
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G159" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H159" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I159" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J159" s="0"/>
+      <c r="K159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L159" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N159" s="0"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B160" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C160" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F160" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G160" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="H160" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I160" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J160" s="0"/>
+      <c r="K160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L160" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N160" s="0"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B161" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C161" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E161" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F161" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G161" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H161" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I161" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J161" s="0"/>
+      <c r="K161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L161" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N161" s="0"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B162" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C162" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E162" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F162" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G162" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H162" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J162" s="0"/>
+      <c r="K162" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L162" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N162" s="0"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B163" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C163" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E163" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F163" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G163" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H163" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J163" s="0"/>
+      <c r="K163" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L163" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N163" s="0"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="n">
+        <v>4082</v>
+      </c>
+      <c r="B164" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C164" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D164" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E164" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+        </is>
+      </c>
+      <c r="F164" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G164" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H164" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I164" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J164" s="0"/>
+      <c r="K164" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L164" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M164" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N164" s="0"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="n">
+        <v>4072</v>
+      </c>
+      <c r="B165" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C165" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D165" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E165" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+        </is>
+      </c>
+      <c r="F165" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G165" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H165" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I165" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J165" s="0"/>
+      <c r="K165" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L165" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M165" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N165" s="0"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="n">
+        <v>4034</v>
+      </c>
+      <c r="B166" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C166" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E166" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+        </is>
+      </c>
+      <c r="F166" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G166" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H166" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I166" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J166" s="0"/>
+      <c r="K166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L166" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-09</t>
+        </is>
+      </c>
+      <c r="M166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N166" s="0"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="n">
+        <v>4014</v>
+      </c>
+      <c r="B167" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C167" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D167" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E167" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+        </is>
+      </c>
+      <c r="F167" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G167" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H167" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I167" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J167" s="0"/>
+      <c r="K167" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L167" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-04</t>
+        </is>
+      </c>
+      <c r="M167" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N167" s="0"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="n">
+        <v>3958</v>
+      </c>
+      <c r="B168" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C168" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E168" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+        </is>
+      </c>
+      <c r="F168" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G168" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="H168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I168" s="0" t="inlineStr">
+        <is>
+          <t>Schreiben des Regierungsrats mit Beilagen der Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="J168" s="0"/>
+      <c r="K168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L168" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N168" s="0"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="n">
+        <v>3957</v>
+      </c>
+      <c r="B169" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C169" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E169" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+        </is>
+      </c>
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G169" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H169" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I169" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J169" s="0"/>
+      <c r="K169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L169" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N169" s="0"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="n">
+        <v>3956</v>
+      </c>
+      <c r="B170" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C170" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E170" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+        </is>
+      </c>
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G170" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H170" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I170" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J170" s="0"/>
+      <c r="K170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L170" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N170" s="0"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="n">
+        <v>3950</v>
+      </c>
+      <c r="B171" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E171" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G171" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H171" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I171" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J171" s="0"/>
+      <c r="K171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L171" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
+      <c r="M171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N171" s="0"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="n">
+        <v>3948</v>
+      </c>
+      <c r="B172" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E172" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+        </is>
+      </c>
+      <c r="F172" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G172" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H172" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J172" s="0"/>
+      <c r="K172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L172" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
+      <c r="M172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N172" s="0"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="n">
+        <v>3923</v>
+      </c>
+      <c r="B173" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F173" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G173" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H173" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J173" s="0"/>
+      <c r="K173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L173" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
+      <c r="M173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N173" s="0"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="n">
+        <v>3888</v>
+      </c>
+      <c r="B174" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C174" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E174" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+        </is>
+      </c>
+      <c r="F174" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G174" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-27</t>
+        </is>
+      </c>
+      <c r="H174" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J174" s="0"/>
+      <c r="K174" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L174" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="M174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N174" s="0"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="n">
+        <v>3866</v>
+      </c>
+      <c r="B175" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E175" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+        </is>
+      </c>
+      <c r="F175" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G175" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-27</t>
+        </is>
+      </c>
+      <c r="H175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I175" s="0" t="inlineStr">
+        <is>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J175" s="0"/>
+      <c r="K175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L175" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N175" s="0"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="n">
+        <v>3808</v>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-21</t>
+        </is>
+      </c>
+      <c r="H176" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" s="0"/>
+      <c r="K176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L176" s="0"/>
+      <c r="M176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N176" s="0"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="n">
+        <v>3743</v>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-09</t>
+        </is>
+      </c>
+      <c r="H177" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" s="0"/>
+      <c r="K177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L177" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N177" s="0"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="n">
+        <v>3742</v>
+      </c>
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G178" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-22</t>
+        </is>
+      </c>
+      <c r="H178" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J178" s="0"/>
+      <c r="K178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L178" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N178" s="0"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H179" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J179" s="0"/>
+      <c r="K179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L179" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N179" s="0"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B156" s="0" t="inlineStr">
+      <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C156" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E156" s="0" t="inlineStr">
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F156" s="0" t="inlineStr">
+      <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G156" s="0" t="inlineStr">
+      <c r="G180" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H156" s="0" t="inlineStr">
+      <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I156" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L156" s="0" t="inlineStr">
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0"/>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M156" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A157" s="0" t="n">
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N180" s="0"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B157" s="0" t="inlineStr">
+      <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C157" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E157" s="0" t="inlineStr">
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F157" s="0" t="inlineStr">
+      <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G157" s="0" t="inlineStr">
+      <c r="G181" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H157" s="0" t="inlineStr">
+      <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I157" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L157" s="0" t="inlineStr">
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0"/>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M157" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A158" s="0" t="n">
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N181" s="0"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B158" s="0" t="inlineStr">
+      <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C158" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E158" s="0" t="inlineStr">
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F158" s="0" t="inlineStr">
+      <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G158" s="0" t="inlineStr">
+      <c r="G182" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H158" s="0" t="inlineStr">
+      <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I158" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L158" s="0" t="inlineStr">
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0"/>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M158" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A159" s="0" t="n">
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B159" s="0" t="inlineStr">
+      <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C159" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E159" s="0" t="inlineStr">
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F159" s="0" t="inlineStr">
+      <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G159" s="0" t="inlineStr">
+      <c r="G183" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H159" s="0" t="inlineStr">
+      <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I159" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L159" s="0" t="inlineStr">
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" s="0"/>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M159" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A160" s="0" t="n">
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N183" s="0"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B160" s="0" t="inlineStr">
+      <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C160" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E160" s="0" t="inlineStr">
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F160" s="0" t="inlineStr">
+      <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G160" s="0" t="inlineStr">
+      <c r="G184" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H160" s="0" t="inlineStr">
+      <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I160" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L160" s="0" t="inlineStr">
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0"/>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M160" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A161" s="0" t="n">
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B161" s="0" t="inlineStr">
+      <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C161" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E161" s="0" t="inlineStr">
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F161" s="0" t="inlineStr">
+      <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G161" s="0" t="inlineStr">
+      <c r="G185" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H161" s="0" t="inlineStr">
+      <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I161" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L161" s="0" t="inlineStr">
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0"/>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M161" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A162" s="0" t="n">
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B162" s="0" t="inlineStr">
+      <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C162" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E162" s="0" t="inlineStr">
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F162" s="0" t="inlineStr">
+      <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G162" s="0" t="inlineStr">
+      <c r="G186" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H162" s="0" t="inlineStr">
+      <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I162" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L162" s="0" t="inlineStr">
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0"/>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M162" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A163" s="0" t="n">
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N186" s="0"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="n">
         <v>3286</v>
       </c>
-      <c r="B163" s="0" t="inlineStr">
+      <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C163" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E163" s="0" t="inlineStr">
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
-      <c r="F163" s="0" t="inlineStr">
+      <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G163" s="0" t="inlineStr">
+      <c r="G187" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H163" s="0" t="inlineStr">
+      <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I163" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L163" s="0" t="inlineStr">
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J187" s="0"/>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M163" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A164" s="0" t="n">
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N187" s="0"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="n">
         <v>3285</v>
       </c>
-      <c r="B164" s="0" t="inlineStr">
+      <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C164" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E164" s="0" t="inlineStr">
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
-      <c r="F164" s="0" t="inlineStr">
+      <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G164" s="0" t="inlineStr">
+      <c r="G188" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H164" s="0" t="inlineStr">
+      <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I164" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L164" s="0" t="inlineStr">
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0"/>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M164" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A165" s="0" t="n">
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
         <v>3165</v>
       </c>
-      <c r="B165" s="0" t="inlineStr">
+      <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C165" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E165" s="0" t="inlineStr">
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
-      <c r="F165" s="0" t="inlineStr">
+      <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G165" s="0" t="inlineStr">
+      <c r="G189" s="0" t="inlineStr">
         <is>
           <t>2021-08-21</t>
         </is>
       </c>
-      <c r="H165" s="0" t="inlineStr">
+      <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I165" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L165" s="0" t="inlineStr">
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J189" s="0"/>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
         <is>
           <t>2020-11-03</t>
         </is>
       </c>
-      <c r="M165" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A166" s="0" t="n">
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N189" s="0"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="n">
         <v>3129</v>
       </c>
-      <c r="B166" s="0" t="inlineStr">
+      <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C166" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E166" s="0" t="inlineStr">
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
-      <c r="F166" s="0" t="inlineStr">
+      <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G166" s="0" t="inlineStr">
+      <c r="G190" s="0" t="inlineStr">
         <is>
           <t>2021-06-05</t>
         </is>
       </c>
-      <c r="H166" s="0" t="inlineStr">
+      <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I166" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L166" s="0" t="inlineStr">
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0"/>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
         <is>
           <t>2020-08-18</t>
         </is>
       </c>
-      <c r="M166" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A167" s="0" t="n">
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N190" s="0"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="n">
         <v>2897</v>
       </c>
-      <c r="B167" s="0" t="inlineStr">
+      <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C167" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E167" s="0" t="inlineStr">
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
-      <c r="F167" s="0" t="inlineStr">
+      <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G167" s="0" t="inlineStr">
+      <c r="G191" s="0" t="inlineStr">
         <is>
           <t>2019-05-18</t>
         </is>
       </c>
-      <c r="H167" s="0" t="inlineStr">
+      <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I167" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L167" s="0" t="inlineStr">
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J191" s="0"/>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
         <is>
           <t>2018-09-18</t>
         </is>
       </c>
-      <c r="M167" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A168" s="0" t="n">
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N191" s="0"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="n">
         <v>2885</v>
       </c>
-      <c r="B168" s="0" t="inlineStr">
+      <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C168" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E168" s="0" t="inlineStr">
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F168" s="0" t="inlineStr">
+      <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G168" s="0" t="inlineStr">
+      <c r="G192" s="0" t="inlineStr">
         <is>
           <t>2019-02-20</t>
         </is>
       </c>
-      <c r="H168" s="0" t="inlineStr">
+      <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I168" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L168" s="0" t="inlineStr">
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0"/>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
         <is>
           <t>2018-07-03</t>
         </is>
       </c>
-      <c r="M168" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A169" s="0" t="n">
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N192" s="0"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="n">
         <v>2855</v>
       </c>
-      <c r="B169" s="0" t="inlineStr">
+      <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C169" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E169" s="0" t="inlineStr">
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
-      <c r="F169" s="0" t="inlineStr">
+      <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G169" s="0" t="inlineStr">
+      <c r="G193" s="0" t="inlineStr">
         <is>
           <t>2019-05-16</t>
         </is>
       </c>
-      <c r="H169" s="0" t="inlineStr">
+      <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I169" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L169" s="0" t="inlineStr">
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
         <is>
           <t>2018-03-27</t>
         </is>
       </c>
-      <c r="M169" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A170" s="0" t="n">
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
         <v>2655</v>
       </c>
-      <c r="B170" s="0" t="inlineStr">
+      <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C170" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E170" s="0" t="inlineStr">
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
-      <c r="F170" s="0" t="inlineStr">
+      <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G170" s="0" t="inlineStr">
+      <c r="G194" s="0" t="inlineStr">
         <is>
           <t>2018-01-20</t>
         </is>
       </c>
-      <c r="H170" s="0" t="inlineStr">
+      <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I170" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L170" s="0" t="inlineStr">
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0"/>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
         <is>
           <t>2016-08-23</t>
         </is>
       </c>
-      <c r="M170" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A171" s="0" t="n">
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
         <v>2501</v>
       </c>
-      <c r="B171" s="0" t="inlineStr">
+      <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C171" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E171" s="0" t="inlineStr">
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
-      <c r="F171" s="0" t="inlineStr">
+      <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G171" s="0" t="inlineStr">
+      <c r="G195" s="0" t="inlineStr">
         <is>
           <t>2016-04-09</t>
         </is>
       </c>
-      <c r="H171" s="0" t="inlineStr">
+      <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I171" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L171" s="0" t="inlineStr">
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0"/>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
         <is>
           <t>2015-03-31</t>
         </is>
       </c>
-      <c r="M171" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A172" s="0" t="n">
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
         <v>2336</v>
       </c>
-      <c r="B172" s="0" t="inlineStr">
+      <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C172" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E172" s="0" t="inlineStr">
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
         <is>
           <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
-      <c r="F172" s="0" t="inlineStr">
+      <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G172" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L172" s="0" t="inlineStr">
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0"/>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
         <is>
           <t>2013-12-17</t>
         </is>
       </c>
-      <c r="M172" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A173" s="0" t="n">
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
         <v>2310</v>
       </c>
-      <c r="B173" s="0" t="inlineStr">
+      <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C173" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E173" s="0" t="inlineStr">
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
-      <c r="F173" s="0" t="inlineStr">
+      <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G173" s="0" t="inlineStr">
+      <c r="G197" s="0" t="inlineStr">
         <is>
           <t>2014-11-04</t>
         </is>
       </c>
-      <c r="H173" s="0" t="inlineStr">
+      <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I173" s="0" t="inlineStr">
+      <c r="I197" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
-      <c r="J173" s="0"/>
-[...5 lines deleted...]
-      <c r="L173" s="0" t="inlineStr">
+      <c r="J197" s="0"/>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
         <is>
           <t>2013-10-22</t>
         </is>
       </c>
-      <c r="M173" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A174" s="0" t="n">
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
         <v>2212</v>
       </c>
-      <c r="B174" s="0" t="inlineStr">
+      <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C174" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E174" s="0" t="inlineStr">
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
-      <c r="F174" s="0" t="inlineStr">
+      <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G174" s="0" t="inlineStr">
+      <c r="G198" s="0" t="inlineStr">
         <is>
           <t>2013-08-29</t>
         </is>
       </c>
-      <c r="H174" s="0" t="inlineStr">
+      <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I174" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A175" s="0" t="n">
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0"/>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0"/>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
         <v>2050</v>
       </c>
-      <c r="B175" s="0" t="inlineStr">
+      <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C175" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E175" s="0" t="inlineStr">
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
-      <c r="F175" s="0" t="inlineStr">
+      <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G175" s="0" t="inlineStr">
+      <c r="G199" s="0" t="inlineStr">
         <is>
           <t>2012-05-03</t>
         </is>
       </c>
-      <c r="H175" s="0" t="inlineStr">
+      <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I175" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A176" s="0" t="n">
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0"/>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0"/>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
         <v>1977</v>
       </c>
-      <c r="B176" s="0" t="inlineStr">
+      <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C176" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E176" s="0" t="inlineStr">
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
-      <c r="F176" s="0" t="inlineStr">
+      <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G176" s="0" t="inlineStr">
+      <c r="G200" s="0" t="inlineStr">
         <is>
           <t>2011-03-31</t>
         </is>
       </c>
-      <c r="H176" s="0" t="inlineStr">
+      <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I176" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A177" s="0" t="n">
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0"/>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
         <v>1901</v>
       </c>
-      <c r="B177" s="0" t="inlineStr">
+      <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C177" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E177" s="0" t="inlineStr">
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
         <is>
           <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
-      <c r="F177" s="0" t="inlineStr">
+      <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G177" s="0" t="inlineStr">
+      <c r="G201" s="0" t="inlineStr">
         <is>
           <t>2010-09-30</t>
         </is>
       </c>
-      <c r="H177" s="0" t="inlineStr">
+      <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I177" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A178" s="0" t="n">
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0"/>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B178" s="0" t="inlineStr">
+      <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C178" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E178" s="0" t="inlineStr">
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F178" s="0" t="inlineStr">
+      <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G178" s="0" t="inlineStr">
+      <c r="G202" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H178" s="0" t="inlineStr">
+      <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I178" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A179" s="0" t="n">
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0"/>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B179" s="0" t="inlineStr">
+      <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C179" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E179" s="0" t="inlineStr">
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F179" s="0" t="inlineStr">
+      <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G179" s="0" t="inlineStr">
+      <c r="G203" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H179" s="0" t="inlineStr">
+      <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I179" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A180" s="0" t="n">
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0"/>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0"/>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0"/>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
         <v>4081</v>
       </c>
-      <c r="B180" s="0" t="inlineStr">
+      <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C180" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E180" s="0" t="inlineStr">
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
-      <c r="F180" s="0" t="inlineStr">
+      <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G180" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L180" s="0" t="inlineStr">
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J205" s="0"/>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M180" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A181" s="0" t="n">
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
         <v>4012</v>
       </c>
-      <c r="B181" s="0" t="inlineStr">
+      <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C181" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E181" s="0" t="inlineStr">
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
-      <c r="F181" s="0" t="inlineStr">
+      <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G181" s="0" t="inlineStr">
+      <c r="G206" s="0" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="H181" s="0" t="inlineStr">
+      <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I181" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L181" s="0" t="inlineStr">
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0"/>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
         <is>
           <t>2025-10-28</t>
         </is>
       </c>
-      <c r="M181" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B182" s="0" t="inlineStr">
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3887</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C182" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F182" s="0" t="inlineStr">
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G182" s="0" t="inlineStr">
-[...36 lines deleted...]
-      <c r="B183" s="0" t="inlineStr">
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-04</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0"/>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3867</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C183" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F183" s="0" t="inlineStr">
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G183" s="0" t="inlineStr">
+      <c r="G208" s="0" t="inlineStr">
         <is>
           <t>2025-09-04</t>
         </is>
       </c>
-      <c r="H183" s="0" t="inlineStr">
+      <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I183" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B184" s="0" t="inlineStr">
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0"/>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3790</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C184" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F184" s="0" t="inlineStr">
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G184" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H184" s="0" t="inlineStr">
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-16</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I184" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B185" s="0" t="inlineStr">
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0"/>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-27</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3767</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C185" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F185" s="0" t="inlineStr">
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G185" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H185" s="0" t="inlineStr">
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-04</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I185" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B186" s="0" t="inlineStr">
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0"/>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-09</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C186" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F186" s="0" t="inlineStr">
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G186" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H186" s="0" t="inlineStr">
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I186" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B187" s="0" t="inlineStr">
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0"/>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C187" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F187" s="0" t="inlineStr">
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G187" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H187" s="0" t="inlineStr">
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I187" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B188" s="0" t="inlineStr">
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C188" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F188" s="0" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G188" s="0" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
-      <c r="H188" s="0" t="inlineStr">
+      <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I188" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L188" s="0" t="inlineStr">
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0"/>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
         <is>
           <t>2023-07-11</t>
         </is>
       </c>
-      <c r="M188" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B189" s="0" t="inlineStr">
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C189" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F189" s="0" t="inlineStr">
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G189" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H189" s="0" t="inlineStr">
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I189" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B190" s="0" t="inlineStr">
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0"/>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C190" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F190" s="0" t="inlineStr">
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G190" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H190" s="0" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I190" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B191" s="0" t="inlineStr">
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0"/>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C191" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F191" s="0" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G191" s="0" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2023-10-07</t>
         </is>
       </c>
-      <c r="H191" s="0" t="inlineStr">
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I191" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L191" s="0" t="inlineStr">
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0"/>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
         <is>
           <t>2023-02-28</t>
         </is>
       </c>
-      <c r="M191" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B192" s="0" t="inlineStr">
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C192" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F192" s="0" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G192" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H192" s="0" t="inlineStr">
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I192" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B193" s="0" t="inlineStr">
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
+        <v>3227</v>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C193" s="0" t="inlineStr">
-[...71 lines deleted...]
-      <c r="E194" s="0" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F194" s="0" t="inlineStr">
+      <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G194" s="0" t="inlineStr">
+      <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H194" s="0" t="inlineStr">
+      <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I194" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L194" s="0" t="inlineStr">
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0"/>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M194" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A195" s="0" t="n">
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B195" s="0" t="inlineStr">
+      <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C195" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E195" s="0" t="inlineStr">
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F195" s="0" t="inlineStr">
+      <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G195" s="0" t="inlineStr">
+      <c r="G219" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H195" s="0" t="inlineStr">
+      <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I195" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L195" s="0" t="inlineStr">
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0"/>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M195" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A196" s="0" t="n">
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B196" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C196" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E196" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F196" s="0" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G196" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H196" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I196" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L196" s="0" t="inlineStr">
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2021-03-09</t>
         </is>
       </c>
-      <c r="M196" s="0" t="inlineStr">
-[...1534 lines deleted...]
-      </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>4055</v>
+        <v>3151</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J221" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>4052</v>
+        <v>3148</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>4048</v>
+        <v>2940</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J223" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>4046</v>
+        <v>2850</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>4043</v>
+        <v>2766</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J225" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>4038</v>
+        <v>2640</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J226" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>4036</v>
+        <v>2635</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J227" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>4035</v>
+        <v>2291</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J228" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>4027</v>
+        <v>2024</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J229" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L229" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L229" s="0"/>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>4026</v>
+        <v>1251</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J230" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L230" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L230" s="0"/>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>4023</v>
+        <v>4141</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J231" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>4018</v>
+        <v>4134</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J232" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>4013</v>
+        <v>4126</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J233" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>3770</v>
+        <v>4122</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J234" s="0"/>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>4098</v>
+        <v>4120</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0"/>
       <c r="K235" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3996</v>
+        <v>4119</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3994</v>
+        <v>4113</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J237" s="0"/>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3980</v>
+        <v>4112</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J238" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>3905</v>
+        <v>4106</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J239" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>3628</v>
+        <v>4104</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J240" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>3613</v>
+        <v>4097</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J241" s="0"/>
+      <c r="J241" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>3185</v>
+        <v>4094</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J242" s="0"/>
+      <c r="J242" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>1775</v>
+        <v>4084</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J243" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L243" s="0"/>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
+        <v>4083</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>4080</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J245" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>4078</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>4074</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>4070</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J248" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>4065</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>4059</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J250" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-09</t>
+        </is>
+      </c>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>4057</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-09</t>
+        </is>
+      </c>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>4055</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-03</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>4048</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-23</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>4046</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J254" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-13</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>4043</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J255" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-08</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>4038</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J256" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>4036</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J257" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-16</t>
+        </is>
+      </c>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>4035</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J258" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-12</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander</t>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>4027</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J259" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>4026</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./.2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J260" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>4023</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J261" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>4018</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-11</t>
+        </is>
+      </c>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>4013</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-02</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>3770</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>Initiative: Gesetzesinitiative</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-10</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-11</t>
+        </is>
+      </c>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
+        <v>4098</v>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Polizeigesetz, 4098</t>
+        </is>
+      </c>
+      <c r="L267" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
+        <v>3996</v>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-16</t>
+        </is>
+      </c>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="n">
+        <v>3994</v>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J269" s="0"/>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L269" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-09</t>
+        </is>
+      </c>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N269" s="0"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="n">
+        <v>3980</v>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J270" s="0"/>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L270" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-19</t>
+        </is>
+      </c>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N270" s="0"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="n">
+        <v>3905</v>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="F271" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="H271" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I271" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J271" s="0"/>
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L271" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-08</t>
+        </is>
+      </c>
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N271" s="0"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J272" s="0"/>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L272" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N272" s="0"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B273" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F273" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J273" s="0"/>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="n">
+        <v>3185</v>
+      </c>
+      <c r="B274" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+        </is>
+      </c>
+      <c r="F274" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G274" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="H274" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J274" s="0"/>
+      <c r="K274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L274" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
+      <c r="M274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N274" s="0"/>
+    </row>
+    <row r="275">
+      <c r="A275" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B275" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D275" s="0"/>
+      <c r="E275" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G275" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H275" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I275" s="0"/>
+      <c r="J275" s="0"/>
+      <c r="K275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L275" s="0"/>
+      <c r="M275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N275" s="0"/>
+    </row>
+    <row r="276">
+      <c r="A276" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B276" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E276" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F276" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G276" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H276" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J276" s="0"/>
+      <c r="K276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L276" s="0"/>
+      <c r="M276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N276" s="0"/>
+    </row>
+    <row r="277">
+      <c r="A277" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B244" s="0" t="inlineStr">
+      <c r="B277" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C244" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E244" s="0" t="inlineStr">
+      <c r="C277" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E277" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F244" s="0" t="inlineStr">
+      <c r="F277" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G244" s="0" t="inlineStr">
+      <c r="G277" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H244" s="0" t="inlineStr">
+      <c r="H277" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I244" s="0" t="inlineStr">
-[...16 lines deleted...]
-      <c r="N244" s="0"/>
+      <c r="I277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J277" s="0"/>
+      <c r="K277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L277" s="0"/>
+      <c r="M277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N277" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>