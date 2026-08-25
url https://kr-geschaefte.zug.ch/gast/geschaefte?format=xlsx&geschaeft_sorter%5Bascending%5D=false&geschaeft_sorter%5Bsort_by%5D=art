--- v3 (2026-06-25)
+++ v4 (2026-08-25)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N277" totalsRowShown="0">
-  <autoFilter ref="A1:N277"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N281" totalsRowShown="0">
+  <autoFilter ref="A1:N281"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N277"/>
+  <dimension ref="A1:N281"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -189,7866 +189,7887 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4128</v>
+        <v>4124</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Feststellung der Gültigkeit der stillen Wahl von Pascal Sterchi als Mitglied des Kantonsgerichts für den Rest der Amtsdauer 2025–2030</t>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4124</v>
+        <v>4088</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Wahlen</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
-</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4091</v>
+        <v>4086</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert 27. August 2026</t>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4090</v>
+        <v>3507</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Tätigkeitsbericht 2025 der Datenschutzbeauftragten des Kantons Zug</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4089</v>
+        <v>3799</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4088</v>
+        <v>4162</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4087</v>
+        <v>4160</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4086</v>
+        <v>4156</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4073</v>
+        <v>4150</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>3507</v>
+        <v>4149</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>3799</v>
+        <v>4140</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J12" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4140</v>
+        <v>4138</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0"/>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4138</v>
+        <v>4127</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J14" s="0"/>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4127</v>
+        <v>4125</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0"/>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4125</v>
+        <v>4099</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0"/>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4099</v>
+        <v>4076</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4076</v>
+        <v>4075</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>2027-03-26</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4075</v>
+        <v>4064</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>2027-03-26</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4064</v>
+        <v>4047</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4047</v>
+        <v>4045</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4045</v>
+        <v>4042</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4042</v>
+        <v>4041</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4041</v>
+        <v>4039</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>2025-12-19</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4039</v>
+        <v>4037</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4037</v>
+        <v>4028</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4028</v>
+        <v>4020</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>2026-12-18</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4020</v>
+        <v>4016</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4016</v>
+        <v>4011</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>2026-11-26</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4011</v>
+        <v>4008</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>2026-11-26</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4008</v>
+        <v>4006</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4006</v>
+        <v>3999</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3999</v>
+        <v>3989</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3993</v>
+        <v>3988</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3989</v>
+        <v>3985</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3988</v>
+        <v>3974</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3985</v>
+        <v>3972</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3974</v>
+        <v>3971</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3972</v>
+        <v>3969</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3971</v>
+        <v>3966</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3969</v>
+        <v>3964</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3966</v>
+        <v>3963</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3964</v>
+        <v>3960</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3963</v>
+        <v>3942</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3960</v>
+        <v>3938</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3942</v>
+        <v>3932</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3938</v>
+        <v>3930</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
-[...2 lines deleted...]
-      <c r="N47" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N47" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3932</v>
+        <v>3896</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3930</v>
+        <v>3893</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3929</v>
+        <v>3891</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3921</v>
+        <v>3885</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3910</v>
+        <v>3869</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3896</v>
+        <v>3827</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3893</v>
+        <v>3826</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3891</v>
+        <v>3819</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3885</v>
+        <v>3759</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3869</v>
+        <v>3755</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3827</v>
+        <v>3736</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3826</v>
+        <v>3735</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3819</v>
+        <v>3734</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3759</v>
+        <v>3727</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3755</v>
+        <v>3725</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3736</v>
+        <v>3680</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3735</v>
+        <v>3676</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3734</v>
+        <v>3625</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3727</v>
+        <v>3621</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3725</v>
+        <v>3616</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3680</v>
+        <v>3602</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3676</v>
+        <v>3584</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3625</v>
+        <v>3579</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3621</v>
+        <v>3574</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3616</v>
+        <v>3562</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3602</v>
+        <v>3546</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3584</v>
+        <v>3532</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3579</v>
+        <v>3502</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3574</v>
+        <v>3488</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3562</v>
+        <v>3443</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3546</v>
+        <v>3364</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3532</v>
+        <v>3354</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3502</v>
+        <v>3350</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3488</v>
+        <v>3320</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3443</v>
+        <v>3268</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3364</v>
+        <v>3262</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3354</v>
+        <v>3260</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3350</v>
+        <v>3102</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3320</v>
+        <v>4175</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J86" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3268</v>
+        <v>4145</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J87" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3262</v>
+        <v>4103</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3260</v>
+        <v>4102</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3102</v>
+        <v>3939</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>4145</v>
+        <v>4169</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0"/>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4103</v>
+        <v>4159</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>4102</v>
+        <v>4157</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3939</v>
+        <v>4155</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>4139</v>
+        <v>4148</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Bürgler Karl</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>4136</v>
+        <v>4143</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Gwerder Thomas </t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>4135</v>
+        <v>4139</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der SP-Fraktion betreffend den Demografischen Wandel: Was will Zug für Mieter:innen tun?</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J97" s="0"/>
+      <c r="J97" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>4133</v>
+        <v>4136</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J98" s="0"/>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>4123</v>
+        <v>4133</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J99" s="0"/>
+      <c r="J99" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>4121</v>
+        <v>4123</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J100" s="0"/>
+      <c r="J100" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>4117</v>
+        <v>4121</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>4111</v>
+        <v>4117</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
           <t>2026-05-21</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t>2027-05-21</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>4105</v>
+        <v>4111</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>4101</v>
+        <v>4105</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>2027-04-30</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M105" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N105" s="0"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B105" s="0" t="inlineStr">
+      <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C105" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E105" s="0" t="inlineStr">
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F105" s="0" t="inlineStr">
+      <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G105" s="0" t="inlineStr">
+      <c r="G106" s="0" t="inlineStr">
         <is>
           <t>2026-06-23</t>
         </is>
       </c>
-      <c r="H105" s="0" t="inlineStr">
+      <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
-      <c r="I105" s="0" t="inlineStr">
+      <c r="I106" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
-      <c r="J105" s="0" t="inlineStr">
+      <c r="J106" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K105" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="0" t="inlineStr">
+      <c r="K106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L106" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M105" s="0" t="inlineStr">
+      <c r="M106" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...64 lines deleted...]
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>4069</v>
+        <v>4095</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>4066</v>
+        <v>4069</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
           <t>2027-03-26</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>4061</v>
+        <v>4066</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>4054</v>
+        <v>4061</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
           <t>2027-02-26</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>4051</v>
+        <v>4054</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
           <t>2027-02-26</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>4050</v>
+        <v>4051</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
           <t>2027-02-26</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>4044</v>
+        <v>4050</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>4030</v>
+        <v>4044</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>4021</v>
+        <v>4030</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
           <t>2026-12-18</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>4015</v>
+        <v>4021</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3998</v>
+        <v>4015</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3990</v>
+        <v>3998</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3965</v>
+        <v>3990</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3953</v>
+        <v>3965</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3943</v>
+        <v>3953</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
         <v>3941</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
@@ -8077,9849 +8098,10108 @@
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3911</v>
+        <v>3889</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3889</v>
+        <v>3877</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3877</v>
+        <v>3864</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3872</v>
+        <v>3861</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3864</v>
+        <v>3858</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3861</v>
+        <v>3816</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3858</v>
+        <v>3811</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3816</v>
+        <v>3802</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3811</v>
+        <v>3792</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3802</v>
+        <v>3791</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3792</v>
+        <v>3785</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3791</v>
+        <v>3778</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>2028-11-26</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3785</v>
+        <v>3765</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3778</v>
+        <v>3758</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3765</v>
+        <v>3733</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3758</v>
+        <v>3732</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3733</v>
+        <v>3726</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3732</v>
+        <v>3704</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3726</v>
+        <v>3684</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3704</v>
+        <v>3683</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3684</v>
+        <v>3667</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3683</v>
+        <v>3646</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3667</v>
+        <v>3617</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3646</v>
+        <v>3544</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3617</v>
+        <v>3541</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3544</v>
+        <v>3525</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3541</v>
+        <v>3495</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3525</v>
+        <v>3283</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3495</v>
+        <v>3248</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3283</v>
+        <v>1693</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3248</v>
+        <v>282</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>1693</v>
+        <v>4166</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kleine Anfrage von Patrick Iten betreffend Legionellenprävention bei Verdunstungskühlanlagen und raumlufttechnischen Anlagen</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>282</v>
+        <v>4165</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Kleine Anfrage von Tabea Estermann betreffend «Attraktiver Wegunterhalt statt Kahlschlag: Wie wird des kantonale Freizeit-Velowegnetz zukunftsfähig gepflegt?»</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J155" s="0"/>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>4137</v>
+        <v>4164</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der SP-Fraktion betreffend die Reussdammsanierung «Beugerank», Gemeinde Hünenberg, im Lichte des Bundesgerichtsurteils zur Reuss</t>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend «Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz»</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J156" s="0"/>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>4142</v>
+        <v>4161</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J157" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>4132</v>
+        <v>4152</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>4129</v>
+        <v>4151</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>4118</v>
+        <v>4142</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>4110</v>
+        <v>4132</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>4109</v>
+        <v>4129</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0"/>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>4108</v>
+        <v>4118</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t>ad-hoc Olympische Spiele, 4118</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>4082</v>
+        <v>4110</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>4072</v>
+        <v>4109</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J165" s="0"/>
       <c r="K165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>4034</v>
+        <v>4108</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>4014</v>
+        <v>4082</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J167" s="0"/>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3958</v>
+        <v>4072</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>Schreiben des Regierungsrats mit Beilagen der Finanzdirektion</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J168" s="0"/>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3957</v>
+        <v>4034</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3956</v>
+        <v>4014</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N170" s="0"/>
+      <c r="N170" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3950</v>
+        <v>3958</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3948</v>
+        <v>3957</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3923</v>
+        <v>3956</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3888</v>
+        <v>3950</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0"/>
       <c r="K174" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3866</v>
+        <v>3948</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3808</v>
+        <v>3923</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L176" s="0"/>
+      <c r="L176" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3743</v>
+        <v>3888</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0"/>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3742</v>
+        <v>3866</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3569</v>
+        <v>3808</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L179" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L179" s="0"/>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
+        <v>3743</v>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-09</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0"/>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N180" s="0"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="n">
+        <v>3742</v>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-22</t>
+        </is>
+      </c>
+      <c r="H181" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0"/>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N181" s="0"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H182" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0"/>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B180" s="0" t="inlineStr">
+      <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C180" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E180" s="0" t="inlineStr">
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F180" s="0" t="inlineStr">
+      <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G180" s="0" t="inlineStr">
+      <c r="G183" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H180" s="0" t="inlineStr">
+      <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I180" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L180" s="0" t="inlineStr">
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" s="0"/>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M180" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A181" s="0" t="n">
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N183" s="0"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B181" s="0" t="inlineStr">
+      <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C181" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E181" s="0" t="inlineStr">
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F181" s="0" t="inlineStr">
+      <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G181" s="0" t="inlineStr">
+      <c r="G184" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H181" s="0" t="inlineStr">
+      <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I181" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L181" s="0" t="inlineStr">
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0"/>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M181" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A182" s="0" t="n">
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B182" s="0" t="inlineStr">
+      <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C182" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E182" s="0" t="inlineStr">
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F182" s="0" t="inlineStr">
+      <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G182" s="0" t="inlineStr">
+      <c r="G185" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H182" s="0" t="inlineStr">
+      <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I182" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L182" s="0" t="inlineStr">
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0"/>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M182" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A183" s="0" t="n">
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B183" s="0" t="inlineStr">
+      <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C183" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E183" s="0" t="inlineStr">
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F183" s="0" t="inlineStr">
+      <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G183" s="0" t="inlineStr">
+      <c r="G186" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...184 lines deleted...]
-          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3286</v>
+        <v>3471</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" s="0"/>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3285</v>
+        <v>3453</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3165</v>
+        <v>3439</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3129</v>
+        <v>3286</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>2897</v>
+        <v>3285</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0"/>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>2885</v>
+        <v>3165</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0"/>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>2855</v>
+        <v>3129</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0"/>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>2655</v>
+        <v>2885</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0"/>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>2501</v>
+        <v>2855</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0"/>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>2336</v>
+        <v>2655</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0"/>
       <c r="K196" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>2310</v>
+        <v>2501</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>2212</v>
+        <v>2336</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L198" s="0"/>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>2050</v>
+        <v>2310</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L199" s="0"/>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>1977</v>
+        <v>2212</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0"/>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0"/>
       <c r="M200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>1901</v>
+        <v>2050</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0"/>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0"/>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0"/>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0"/>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B202" s="0" t="inlineStr">
+      <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C202" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E202" s="0" t="inlineStr">
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F202" s="0" t="inlineStr">
+      <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G202" s="0" t="inlineStr">
+      <c r="G204" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H202" s="0" t="inlineStr">
+      <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
-        </is>
-[...114 lines deleted...]
-          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0"/>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4081</v>
+        <v>1393</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J205" s="0"/>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L205" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L205" s="0"/>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4012</v>
+        <v>4116</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3887</v>
+        <v>4081</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3867</v>
+        <v>4012</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3790</v>
+        <v>3887</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0"/>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3767</v>
+        <v>3867</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0"/>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3656</v>
+        <v>3790</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3595</v>
+        <v>3767</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3594</v>
+        <v>3656</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0"/>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3592</v>
+        <v>3595</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0"/>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3535</v>
+        <v>3594</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0"/>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3534</v>
+        <v>3592</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3281</v>
+        <v>3535</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0"/>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H219" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0"/>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B218" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C218" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E218" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F218" s="0" t="inlineStr">
-[...123 lines deleted...]
-      </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0"/>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3151</v>
+        <v>3218</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>2940</v>
+        <v>3148</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>2850</v>
+        <v>2640</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>2766</v>
+        <v>2635</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>2640</v>
+        <v>2291</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>2635</v>
+        <v>2024</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L227" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L227" s="0"/>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>2291</v>
+        <v>1251</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0"/>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>2024</v>
+        <v>4168</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L229" s="0"/>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>1251</v>
+        <v>4167</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L230" s="0"/>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>4141</v>
+        <v>4163</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>4134</v>
+        <v>4158</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Felber Michael, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>4126</v>
+        <v>4154</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>4122</v>
+        <v>4153</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J234" s="0"/>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>4120</v>
+        <v>4147</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0"/>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>4119</v>
+        <v>4144</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>4113</v>
+        <v>4141</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>4112</v>
+        <v>4134</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>4106</v>
+        <v>4126</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>4104</v>
+        <v>4122</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>4097</v>
+        <v>4120</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>4094</v>
+        <v>4119</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>4084</v>
+        <v>4113</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>4083</v>
+        <v>4112</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>4080</v>
+        <v>4106</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>4078</v>
+        <v>4104</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>4074</v>
+        <v>4097</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>4070</v>
+        <v>4094</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>4065</v>
+        <v>4084</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>4059</v>
+        <v>4083</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>4057</v>
+        <v>4078</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>4055</v>
+        <v>4074</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>4048</v>
+        <v>4070</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J253" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>4046</v>
+        <v>4065</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>4043</v>
+        <v>4059</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>4038</v>
+        <v>4057</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>4036</v>
+        <v>4055</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>4035</v>
+        <v>4048</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>4027</v>
+        <v>4043</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>4026</v>
+        <v>4038</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./.2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>4023</v>
+        <v>4036</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J261" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>4018</v>
+        <v>4035</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>4013</v>
+        <v>4027</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
-        <v>3770</v>
+        <v>4026</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J264" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J264" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0" t="n">
-        <v>4131</v>
+        <v>4023</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J265" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J265" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0" t="n">
-        <v>4130</v>
+        <v>4018</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J266" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0" t="n">
-        <v>4098</v>
+        <v>4013</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J267" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J267" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K267" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L267" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M267" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0" t="n">
-        <v>3996</v>
+        <v>3770</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J268" s="0"/>
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N268" s="0"/>
     </row>
     <row r="269">
       <c r="A269" s="0" t="n">
-        <v>3994</v>
+        <v>4131</v>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J269" s="0"/>
       <c r="K269" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L269" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N269" s="0"/>
     </row>
     <row r="270">
       <c r="A270" s="0" t="n">
-        <v>3980</v>
+        <v>4130</v>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I270" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J270" s="0"/>
       <c r="K270" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L270" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N270" s="0"/>
     </row>
     <row r="271">
       <c r="A271" s="0" t="n">
-        <v>3905</v>
+        <v>4098</v>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I271" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J271" s="0"/>
       <c r="K271" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L271" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N271" s="0"/>
     </row>
     <row r="272">
       <c r="A272" s="0" t="n">
-        <v>3628</v>
+        <v>3996</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J272" s="0"/>
       <c r="K272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L272" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N272" s="0"/>
     </row>
     <row r="273">
       <c r="A273" s="0" t="n">
-        <v>3613</v>
+        <v>3994</v>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J273" s="0"/>
       <c r="K273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L273" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N273" s="0"/>
     </row>
     <row r="274">
       <c r="A274" s="0" t="n">
-        <v>3185</v>
+        <v>3980</v>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F274" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H274" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I274" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J274" s="0"/>
       <c r="K274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L274" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N274" s="0"/>
     </row>
     <row r="275">
       <c r="A275" s="0" t="n">
-        <v>2108</v>
+        <v>3905</v>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D275" s="0"/>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H275" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I275" s="0"/>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I275" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
       <c r="J275" s="0"/>
       <c r="K275" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L275" s="0"/>
+      <c r="L275" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-08</t>
+        </is>
+      </c>
       <c r="M275" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N275" s="0"/>
     </row>
     <row r="276">
       <c r="A276" s="0" t="n">
-        <v>1775</v>
+        <v>3628</v>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D276" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F276" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H276" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I276" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J276" s="0"/>
       <c r="K276" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L276" s="0"/>
+      <c r="L276" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
       <c r="M276" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N276" s="0"/>
     </row>
     <row r="277">
       <c r="A277" s="0" t="n">
-        <v>1000</v>
+        <v>3613</v>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F277" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H277" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J277" s="0"/>
       <c r="K277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L277" s="0"/>
+      <c r="L277" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
       <c r="M277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N277" s="0"/>
+    </row>
+    <row r="278">
+      <c r="A278" s="0" t="n">
+        <v>3185</v>
+      </c>
+      <c r="B278" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C278" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E278" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+        </is>
+      </c>
+      <c r="F278" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G278" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="H278" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J278" s="0"/>
+      <c r="K278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L278" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
+      <c r="M278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N278" s="0"/>
+    </row>
+    <row r="279">
+      <c r="A279" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B279" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C279" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D279" s="0"/>
+      <c r="E279" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G279" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H279" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I279" s="0"/>
+      <c r="J279" s="0"/>
+      <c r="K279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L279" s="0"/>
+      <c r="M279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N279" s="0"/>
+    </row>
+    <row r="280">
+      <c r="A280" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B280" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C280" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E280" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F280" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G280" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H280" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J280" s="0"/>
+      <c r="K280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L280" s="0"/>
+      <c r="M280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N280" s="0"/>
+    </row>
+    <row r="281">
+      <c r="A281" s="0" t="n">
+        <v>1000</v>
+      </c>
+      <c r="B281" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C281" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D281" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E281" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F281" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G281" s="0" t="inlineStr">
+        <is>
+          <t>2003-01-30</t>
+        </is>
+      </c>
+      <c r="H281" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I281" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J281" s="0"/>
+      <c r="K281" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L281" s="0"/>
+      <c r="M281" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N281" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>