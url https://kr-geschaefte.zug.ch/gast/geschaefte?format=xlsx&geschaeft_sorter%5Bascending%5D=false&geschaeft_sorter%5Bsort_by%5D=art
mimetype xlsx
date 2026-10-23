--- v4 (2026-08-25)
+++ v5 (2026-10-23)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N281" totalsRowShown="0">
-  <autoFilter ref="A1:N281"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N285" totalsRowShown="0">
+  <autoFilter ref="A1:N285"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N281"/>
+  <dimension ref="A1:N285"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -219,622 +219,650 @@
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Wahl</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4088</v>
+        <v>3507</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4086</v>
+        <v>3799</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert 27. August 2026</t>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>3507</v>
+        <v>4184</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Postulat von Luzian Franzini, Simon Leuenberger, Christian Hegglin und Klemens Iten betreffend Beratung und die Unterstützung für Eltern und Fachpersonen im Zusammenhang mit Online-Radikalisierung und frauenfeindlichen Männlichkeitsideologien</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J5" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J5" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Leuenberger Simon, Hegglin Christian, Iten Klemens</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>3799</v>
+        <v>4173</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat der ALG-Fraktion betreffend runder Tisch zu Hitze und Trockenheit</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J6" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J6" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
         <v>4162</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J7" s="0"/>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
         <v>4160</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0"/>
+      <c r="J8" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>2026-07-27</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
         <v>4156</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J9" s="0"/>
+      <c r="J9" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>2026-07-14</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
         <v>4150</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J10" s="0"/>
+      <c r="J10" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
         <v>4149</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J11" s="0"/>
+      <c r="J11" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>2026-07-03</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
         <v>4140</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
@@ -1829,61 +1857,61 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>2026-12-18</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>2025-11-17</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
@@ -2159,127 +2187,127 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Küng Julia, Zimmermann Tabea</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
         <v>3989</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
@@ -2291,61 +2319,61 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
@@ -2423,66 +2451,66 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>2025-08-11</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
         <v>3972</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
@@ -2555,61 +2583,61 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>2025-08-09</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
@@ -2621,127 +2649,127 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>2025-08-08</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
         <v>3966</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
@@ -2753,127 +2781,127 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>2025-07-23</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
         <v>3963</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» – Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t>2025-07-17</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
@@ -2951,8407 +2979,8411 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3938</v>
+        <v>3896</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3932</v>
+        <v>3893</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3930</v>
+        <v>3891</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Nicht-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
-[...6 lines deleted...]
-      </c>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3896</v>
+        <v>3885</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Frist: 30. Juni 2027</t>
+          <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2027-06-30</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3893</v>
+        <v>3869</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3891</v>
+        <v>3827</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3885</v>
+        <v>3826</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3869</v>
+        <v>3819</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3827</v>
+        <v>3759</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3826</v>
+        <v>3755</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3819</v>
+        <v>3736</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3759</v>
+        <v>3735</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3755</v>
+        <v>3734</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3736</v>
+        <v>3727</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3735</v>
+        <v>3725</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3734</v>
+        <v>3680</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3727</v>
+        <v>3676</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3725</v>
+        <v>3625</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3680</v>
+        <v>3621</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3676</v>
+        <v>3616</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3625</v>
+        <v>3602</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3621</v>
+        <v>3584</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3616</v>
+        <v>3579</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3602</v>
+        <v>3574</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3584</v>
+        <v>3562</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3579</v>
+        <v>3546</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>2024-07-04</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>2027-07-04</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3574</v>
+        <v>3532</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3562</v>
+        <v>3502</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3546</v>
+        <v>3488</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3532</v>
+        <v>3443</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3502</v>
+        <v>3364</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3488</v>
+        <v>3354</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3443</v>
+        <v>3350</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3364</v>
+        <v>3320</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3354</v>
+        <v>3268</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3350</v>
+        <v>3262</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3320</v>
+        <v>3260</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3268</v>
+        <v>3102</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Tabea</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3262</v>
+        <v>4205</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Petition betreffend die rechtlichen Grundlagen, die gesetzliche Regelung und die Folgen der Einführung der Bezahlkarte sowie der geplanten Kürzung des Grundbedarfs für Personen im Asylbereich</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-10-22</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L83" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L83" s="0"/>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3260</v>
+        <v>4201</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Petition betreffend Verbot der allgemeinen Fuchsjagd</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J84" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3102</v>
+        <v>4195</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Petition «Für eine gesicherte und wohnortsnahe Physiotherapie im Kanton Zug»</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4175</v>
+        <v>4194</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
+          <t>Petition betreffend Forderung nach einem kantonalen Allseit-Konzept zur Bewirtschaftung des akuten und langfristigen Wasserdefizits (Hitzeszenarien 2026–2100)</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-08-20</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2026-08-20</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4145</v>
+        <v>4175</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>4103</v>
+        <v>4145</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>4102</v>
+        <v>4103</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3939</v>
+        <v>4102</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>4169</v>
+        <v>3939</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0"/>
       <c r="K91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4159</v>
+        <v>4200</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
+          <t>Motion der ALG-Fraktion betreffend die Restfinanzierung der spezialisierten Palliativpflege im Kanton Zug</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-07-26</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2026-07-26</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>4157</v>
+        <v>4197</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+          <t>Motion von Hans Jörg Villiger betreffend Pflicht zur Überprüfung überalterter Bebauungspläne</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
+        <v>4187</v>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Mobilität für unsere Jugend im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H94" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J94" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
+      <c r="K94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L94" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N94" s="0"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="n">
+        <v>4169</v>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H95" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J95" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L95" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t>Zimmermann Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
+        </is>
+      </c>
+      <c r="N95" s="0"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="n">
+        <v>4159</v>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H96" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J96" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L96" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="M96" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N96" s="0"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="n">
+        <v>4157</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J97" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M97" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N97" s="0"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
         <v>4155</v>
       </c>
-      <c r="B94" s="0" t="inlineStr">
+      <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C94" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E94" s="0" t="inlineStr">
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
         <is>
           <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
 </t>
         </is>
       </c>
-      <c r="F94" s="0" t="inlineStr">
+      <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G94" s="0" t="inlineStr">
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
         <is>
           <t>2026-07-14</t>
         </is>
       </c>
-      <c r="H94" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="M94" s="0" t="inlineStr">
+      <c r="M98" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
-        </is>
-[...254 lines deleted...]
-          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>4133</v>
+        <v>4148</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>4123</v>
+        <v>4143</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>4121</v>
+        <v>4139</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>2027-07-01</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>4117</v>
+        <v>4136</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>4111</v>
+        <v>4133</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>4105</v>
+        <v>4123</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>4101</v>
+        <v>4121</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H106" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L106" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M106" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N106" s="0"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L107" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M107" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N107" s="0"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H108" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M108" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N108" s="0"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="H109" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I109" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L109" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M109" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N109" s="0"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B106" s="0" t="inlineStr">
+      <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C106" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E106" s="0" t="inlineStr">
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F106" s="0" t="inlineStr">
+      <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G106" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J106" s="0" t="inlineStr">
+      <c r="G110" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="H110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I110" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung der Standesinitiative</t>
+        </is>
+      </c>
+      <c r="J110" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K106" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="0" t="inlineStr">
+      <c r="K110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L110" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M106" s="0" t="inlineStr">
+      <c r="M110" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...262 lines deleted...]
-          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>4054</v>
+        <v>4095</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>4051</v>
+        <v>4069</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H112" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L112" s="0" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="H112" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>4050</v>
+        <v>4066</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>4044</v>
+        <v>4061</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t>Die Mitte</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>4030</v>
+        <v>4054</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>4021</v>
+        <v>4051</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>4015</v>
+        <v>4050</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3998</v>
+        <v>4044</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3990</v>
+        <v>4030</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3965</v>
+        <v>4021</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Zimmermann Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3953</v>
+        <v>4015</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3941</v>
+        <v>3998</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3889</v>
+        <v>3990</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3877</v>
+        <v>3965</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3864</v>
+        <v>3953</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3861</v>
+        <v>3941</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3858</v>
+        <v>3889</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3816</v>
+        <v>3864</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3811</v>
+        <v>3861</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3802</v>
+        <v>3858</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3792</v>
+        <v>3816</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3791</v>
+        <v>3811</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3785</v>
+        <v>3802</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3778</v>
+        <v>3792</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3765</v>
+        <v>3791</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3758</v>
+        <v>3778</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3733</v>
+        <v>3765</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3732</v>
+        <v>3758</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3726</v>
+        <v>3733</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="H139" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
           <t>2025-07-03</t>
         </is>
       </c>
-      <c r="H139" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3704</v>
+        <v>3732</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3684</v>
+        <v>3726</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Zimmermann Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3683</v>
+        <v>3704</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3667</v>
+        <v>3684</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3646</v>
+        <v>3683</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3617</v>
+        <v>3667</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3544</v>
+        <v>3646</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3541</v>
+        <v>3617</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3525</v>
+        <v>3541</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3495</v>
+        <v>3525</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3283</v>
+        <v>3495</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3248</v>
+        <v>3283</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>1693</v>
+        <v>3248</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>282</v>
+        <v>1693</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t/>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>4166</v>
+        <v>282</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Patrick Iten betreffend Legionellenprävention bei Verdunstungskühlanlagen und raumlufttechnischen Anlagen</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026-08-06</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J154" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2026-08-06</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>4165</v>
+        <v>4192</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Tabea Estermann betreffend «Attraktiver Wegunterhalt statt Kahlschlag: Wie wird des kantonale Freizeit-Velowegnetz zukunftsfähig gepflegt?»</t>
+          <t>Kleine Anfrage von Michael Felber betreffend Kenntnisnahme der Strategie 2027–2034 und der Legislaturziele 2027–2030 durch den Kantonsrat</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J155" s="0"/>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea</t>
-[...2 lines deleted...]
-      <c r="N155" s="0"/>
+          <t>Felber Michael</t>
+        </is>
+      </c>
+      <c r="N155" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
         <v>4164</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Philip C. Brunner betreffend «Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz»</t>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0"/>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C.</t>
         </is>
       </c>
-      <c r="N156" s="0"/>
+      <c r="N156" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>4161</v>
+        <v>4196</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Bewilligung eines Objektkredits für die Beteiligung des Kantons Zug am Proof of Concept (PoC) im Vorprojekt für das mobile Sicherheitskommunikationssystem (MSK) </t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2026-07-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>4152</v>
+        <v>4182</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an den Kompetenz-Hub der ETH Zürich zur Zukunft des Geld- und Finanzsystems am KOF Institut (KRB Kompetenz-Hub KOF-ETHZ) </t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>4151</v>
+        <v>4152</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
           <t>2026-07-07</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>4142</v>
+        <v>4151</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Zivilschutz, 4142</t>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>4132</v>
+        <v>4142</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>4129</v>
+        <v>4132</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 28. Januar 2027</t>
         </is>
       </c>
       <c r="J162" s="0"/>
       <c r="K162" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
           <t>2026-06-09</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>4118</v>
+        <v>4129</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Olympische Spiele, 4118</t>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>4110</v>
+        <v>4118</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>4109</v>
+        <v>4110</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J165" s="0"/>
       <c r="K165" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
           <t>2026-04-28</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>4108</v>
+        <v>4109</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
           <t>2026-04-28</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>4082</v>
+        <v>4108</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J167" s="0"/>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>4072</v>
+        <v>4082</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J168" s="0"/>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>4034</v>
+        <v>4072</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Ablauf der Referendumsfrist: 30. November 2026</t>
         </is>
       </c>
       <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>4014</v>
+        <v>4034</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
         </is>
       </c>
       <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N170" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3958</v>
+        <v>4014</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N171" s="0"/>
+      <c r="N171" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
         <v>3957</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
         <v>3956</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
@@ -11359,61 +11391,61 @@
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
         <v>3950</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
@@ -12907,67 +12939,67 @@
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
           <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
           <t>2013-12-17</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
         <v>2310</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
@@ -13351,4855 +13383,5119 @@
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0"/>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0"/>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4116</v>
+        <v>4193</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt KS 4, Walterswil–Lättich, Gemeinde Baar </t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4081</v>
+        <v>4190</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt KSQ, Mattenstrasse–Kreuzegg, Gemeinde Menzingen </t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4012</v>
+        <v>4189</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschlussbetreffend Freigabe eines Objektkredits für das Projekt GW 3000, Ersatz Reussbrücke Mühlau, Gemeinde Hünenberg</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3887</v>
+        <v>4183</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Kies- und Deponiekonzept)</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0"/>
       <c r="K209" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3867</v>
+        <v>4116</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J210" s="0"/>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3790</v>
+        <v>4012</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3767</v>
+        <v>3887</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3656</v>
+        <v>3867</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0"/>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3595</v>
+        <v>3790</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0"/>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3594</v>
+        <v>3767</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0"/>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3592</v>
+        <v>3656</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3535</v>
+        <v>3595</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3534</v>
+        <v>3594</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0"/>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3281</v>
+        <v>3592</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J219" s="0"/>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H220" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H221" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0"/>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B220" s="0" t="inlineStr">
+      <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C220" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E220" s="0" t="inlineStr">
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F220" s="0" t="inlineStr">
+      <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G220" s="0" t="inlineStr">
+      <c r="G223" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...184 lines deleted...]
-          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>2640</v>
+        <v>3218</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>2635</v>
+        <v>3151</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>2291</v>
+        <v>3148</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>2024</v>
+        <v>2640</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L227" s="0"/>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>1251</v>
+        <v>2635</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L228" s="0"/>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>4168</v>
+        <v>2291</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam</t>
+          <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>4167</v>
+        <v>2024</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L230" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L230" s="0"/>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
+          <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>4163</v>
+        <v>1251</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026-07-31</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L231" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L231" s="0"/>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
+          <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>4158</v>
+        <v>4199</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
+          <t>Interpellation von Alex Haslimann und Helene Zimmermann betreffend Auswirkungen der Umfahrung Cham–Hünenberg auf die Verkehrssituation in Risch und im Ennetsee</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Meierhans Thomas</t>
+          <t>Haslimann Alexander, Zimmermann Helene</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>4154</v>
+        <v>4198</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
+          <t>Interpellation der ALG-Fraktion betreffend Absichten der Fokusstudie Mobilität 2040 Zug–Baar</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-10-12</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-10-12</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Mösch Jean Luc</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>4153</v>
+        <v>4191</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
+          <t>Interpellation von Jean Luc Mösch, Erich Grob, Manuela Käch, Thomas Meierhans, Martin Hausheer und Patrick Iten betreffend Kontrollen und Schutz vor unseriösen Praktiken beim Gold- und Edelmetallankauf im Kanton Zug</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J234" s="0"/>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela, Meierhans Thomas, Hausheer Martin, Iten Patrick</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>4147</v>
+        <v>4186</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+          <t>Interpellation von Thomas Meierhans und Erich Grob betreffend Anpassung der Zuger Wälder an den Klimawandel</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J235" s="0"/>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Felber Michael</t>
+          <t>Meierhans Thomas, Grob Erich</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>4144</v>
+        <v>4179</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
+          <t>Interpellation von Hans Jörg Villiger, Manuela Käch, Jean Luc Mösch und Drin Alaj betreffend zunehmende Möwenpopulation im Siedlungsraum des Kantons Zug</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J236" s="0"/>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
+          <t>Villiger Hans Jörg, Käch Manuela, Mösch Jean Luc, Alaj Drin</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>4141</v>
+        <v>4177</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Umsetzung der gewaltfreien Erziehung im Kanton Zug</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>4134</v>
+        <v>4176</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Interpellation von Drin Alaj, Manuela Käch und Jean Luc Mösch betreffend Verkehrssicherheit und Verkehrsfluss auf der Sinserstrasse in Cham</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Alaj Drin, Käch Manuela, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>4126</v>
+        <v>4174</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kompetenzzentrum für den Nationalen Finanzausgleich am Institut für Schweizer Wirtschaftspolitik</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>4122</v>
+        <v>4171</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Interpellation von Karl Nussbaumer, Brigitte Wenzin Widmer und Esther Monney betreffend anhaltende Trockenheit und Futterknappheit - Unterstützung für die Zuger Landwirtschaft</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t>Nussbaumer Karl, Wenzin Widmer Brigitte, Monney Esther</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>4120</v>
+        <v>4170</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+          <t>Interpellation von Michael Felber betreffend Aufsichtsbefugnis der kantonalen Datenschutzstelle</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>4119</v>
+        <v>4168</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>4113</v>
+        <v>4167</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>4112</v>
+        <v>4163</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>4106</v>
+        <v>4158</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Felber Michael, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>4104</v>
+        <v>4154</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>4097</v>
+        <v>4153</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>4094</v>
+        <v>4147</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>4084</v>
+        <v>4144</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>4083</v>
+        <v>4141</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>4078</v>
+        <v>4134</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>4074</v>
+        <v>4126</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>4070</v>
+        <v>4122</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J253" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>4065</v>
+        <v>4120</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>4059</v>
+        <v>4119</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>4057</v>
+        <v>4113</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>4055</v>
+        <v>4112</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>4048</v>
+        <v>4106</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>4043</v>
+        <v>4104</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>4038</v>
+        <v>4097</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>4036</v>
+        <v>4094</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J261" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>4035</v>
+        <v>4083</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>4027</v>
+        <v>4078</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation von Philip C. Brunner, Fabio Iten, Anna Bieri, Gregor Bruhin, Thomas Gwerder, Manuela Käch, Michael Riboni, Adrian Risi und Peter Rust betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
-        <v>4026</v>
+        <v>4074</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J264" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0" t="n">
-        <v>4023</v>
+        <v>4070</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J265" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0" t="n">
-        <v>4018</v>
+        <v>4065</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J266" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0" t="n">
-        <v>4013</v>
+        <v>4057</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J267" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L267" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M267" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0" t="n">
-        <v>3770</v>
+        <v>4055</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J268" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J268" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N268" s="0"/>
     </row>
     <row r="269">
       <c r="A269" s="0" t="n">
-        <v>4131</v>
+        <v>4018</v>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J269" s="0"/>
+      <c r="J269" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K269" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L269" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M269" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N269" s="0"/>
     </row>
     <row r="270">
       <c r="A270" s="0" t="n">
-        <v>4130</v>
+        <v>4188</v>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Initiative: Verfassungsinitiative</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+          <t>Verfassungsinitiative für eine Zuger Kreislaufwirtschaft</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J270" s="0"/>
       <c r="K270" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L270" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="M270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N270" s="0"/>
     </row>
     <row r="271">
       <c r="A271" s="0" t="n">
-        <v>4098</v>
+        <v>4185</v>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Gesetzesinitiative – Keine Kopftücher an Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J271" s="0"/>
       <c r="K271" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L271" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N271" s="0"/>
     </row>
     <row r="272">
       <c r="A272" s="0" t="n">
-        <v>3996</v>
+        <v>3770</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J272" s="0"/>
       <c r="K272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L272" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N272" s="0"/>
     </row>
     <row r="273">
       <c r="A273" s="0" t="n">
-        <v>3994</v>
+        <v>4131</v>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J273" s="0"/>
       <c r="K273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L273" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N273" s="0"/>
     </row>
     <row r="274">
       <c r="A274" s="0" t="n">
-        <v>3980</v>
+        <v>4130</v>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F274" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="H274" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I274" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J274" s="0"/>
       <c r="K274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L274" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N274" s="0"/>
     </row>
     <row r="275">
       <c r="A275" s="0" t="n">
-        <v>3905</v>
+        <v>4098</v>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H275" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I275" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J275" s="0"/>
       <c r="K275" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L275" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M275" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N275" s="0"/>
     </row>
     <row r="276">
       <c r="A276" s="0" t="n">
-        <v>3628</v>
+        <v>3996</v>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D276" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F276" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H276" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I276" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J276" s="0"/>
       <c r="K276" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L276" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M276" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N276" s="0"/>
     </row>
     <row r="277">
       <c r="A277" s="0" t="n">
-        <v>3613</v>
+        <v>3994</v>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F277" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H277" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I277" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J277" s="0"/>
       <c r="K277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L277" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N277" s="0"/>
     </row>
     <row r="278">
       <c r="A278" s="0" t="n">
-        <v>3185</v>
+        <v>3980</v>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I278" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J278" s="0"/>
       <c r="K278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L278" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N278" s="0"/>
     </row>
     <row r="279">
       <c r="A279" s="0" t="n">
-        <v>2108</v>
+        <v>3905</v>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D279" s="0"/>
+      <c r="D279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I279" s="0"/>
+          <t>Referendumsfrist abgelaufen</t>
+        </is>
+      </c>
+      <c r="I279" s="0" t="inlineStr">
+        <is>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
       <c r="J279" s="0"/>
       <c r="K279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L279" s="0"/>
+      <c r="L279" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-08</t>
+        </is>
+      </c>
       <c r="M279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N279" s="0"/>
     </row>
     <row r="280">
       <c r="A280" s="0" t="n">
-        <v>1775</v>
+        <v>3628</v>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D280" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F280" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H280" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I280" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Inkrafttreten erfolgt zu einem späteren Zeitpunkt.</t>
         </is>
       </c>
       <c r="J280" s="0"/>
       <c r="K280" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L280" s="0"/>
+      <c r="L280" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
       <c r="M280" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N280" s="0"/>
     </row>
     <row r="281">
       <c r="A281" s="0" t="n">
-        <v>1000</v>
+        <v>3613</v>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D281" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F281" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H281" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I281" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J281" s="0"/>
       <c r="K281" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L281" s="0"/>
+      <c r="L281" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
       <c r="M281" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N281" s="0"/>
+    </row>
+    <row r="282">
+      <c r="A282" s="0" t="n">
+        <v>3185</v>
+      </c>
+      <c r="B282" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C282" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D282" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E282" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+        </is>
+      </c>
+      <c r="F282" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G282" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="H282" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I282" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J282" s="0"/>
+      <c r="K282" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L282" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
+      <c r="M282" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N282" s="0"/>
+    </row>
+    <row r="283">
+      <c r="A283" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B283" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C283" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D283" s="0"/>
+      <c r="E283" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F283" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G283" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H283" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I283" s="0"/>
+      <c r="J283" s="0"/>
+      <c r="K283" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L283" s="0"/>
+      <c r="M283" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N283" s="0"/>
+    </row>
+    <row r="284">
+      <c r="A284" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B284" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C284" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E284" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F284" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G284" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H284" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J284" s="0"/>
+      <c r="K284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L284" s="0"/>
+      <c r="M284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N284" s="0"/>
+    </row>
+    <row r="285">
+      <c r="A285" s="0" t="n">
+        <v>1000</v>
+      </c>
+      <c r="B285" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C285" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D285" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E285" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F285" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G285" s="0" t="inlineStr">
+        <is>
+          <t>2003-01-30</t>
+        </is>
+      </c>
+      <c r="H285" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I285" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J285" s="0"/>
+      <c r="K285" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L285" s="0"/>
+      <c r="M285" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N285" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>