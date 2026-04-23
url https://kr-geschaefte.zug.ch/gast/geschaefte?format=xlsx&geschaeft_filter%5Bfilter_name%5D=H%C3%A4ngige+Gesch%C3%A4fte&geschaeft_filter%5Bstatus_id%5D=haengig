--- v1 (2026-02-23)
+++ v2 (2026-04-23)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N237" totalsRowShown="0">
-  <autoFilter ref="A1:N237"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N253" totalsRowShown="0">
+  <autoFilter ref="A1:N253"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N237"/>
+  <dimension ref="A1:N253"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="120.78988764044945"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,15223 +189,16232 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4063</v>
+        <v>4107</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Absage Nachtreffen Jugendpolittag</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen Leerkündigungen zum Schutz von bezahlbarem Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4062</v>
+        <v>4106</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4061</v>
+        <v>4105</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4060</v>
+        <v>4104</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4059</v>
+        <v>4103</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4058</v>
+        <v>4102</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Anne Hänel, Erich Grob, Fabienne Michel, Jill Nussbaumer, Michèle Schmid und Hans Jörg Villiger betreffend Umsetzung Autoarmes Zentrum Cham (AAZ)</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Hänel Anne, Grob Erich, Michel Fabienne, Nussbaumer Jill, Schmid Michèle, Villiger Hans Jörg</t>
+          <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4057</v>
+        <v>4101</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4056</v>
+        <v>4100</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Michael Arnold betreffend Umsetzung Gesetz über Standortentwicklung</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4055</v>
+        <v>4099</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4054</v>
+        <v>4098</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4053</v>
+        <v>4097</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Gregor Bruhin und Alessandro Ehrbar betreffend Einsatz des neuen Lehrmittels «Wie sicher sind wir?» zur Vermittlung von Armee- und Sicherheitswissen an Schulen im Kanton Zug</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Ehrbar Alessandro</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4052</v>
+        <v>4095</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4051</v>
+        <v>4094</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kantons Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4050</v>
+        <v>4093</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0"/>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Lustenberger Andreas, Grob Erich</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4049</v>
+        <v>4091</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Auswirkungen der kantonalen Übernahme von 99 % der stationären Spitalkosten auf Notfallbehandlungen im Ausland</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4048</v>
+        <v>4087</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J17" s="0"/>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4047</v>
+        <v>4086</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J18" s="0"/>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4046</v>
+        <v>4085</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Wahl eines ausserordentlichen Ersatzmitglieds des Strafgerichts für die Dauer von zwei Jahren</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026Direktüberweisung gemäss § 17 GO KR</t>
+        </is>
+      </c>
+      <c r="J19" s="0"/>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4045</v>
+        <v>4084</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J20" s="0"/>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4044</v>
+        <v>4083</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J21" s="0"/>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4043</v>
+        <v>4082</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J22" s="0"/>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4042</v>
+        <v>4081</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J23" s="0"/>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4041</v>
+        <v>4080</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J24" s="0"/>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4039</v>
+        <v>4079</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Interpellation von Patrick Röösli und Patrick Iten betreffend die Bewilligungen in der Gesundheitsvorsorge</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J25" s="0"/>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Iten Patrick</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4038</v>
+        <v>4078</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4037</v>
+        <v>4076</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4036</v>
+        <v>4075</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4035</v>
+        <v>4074</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4034</v>
+        <v>4073</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J30" s="0"/>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t>Staatswirtschaftskom. erweitert</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4033</v>
+        <v>4072</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J31" s="0"/>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4030</v>
+        <v>4070</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4029</v>
+        <v>4069</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4028</v>
+        <v>4066</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4027</v>
+        <v>4065</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4026</v>
+        <v>4064</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4025</v>
+        <v>4062</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4023</v>
+        <v>4061</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4022</v>
+        <v>4060</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. Februar 2026</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4021</v>
+        <v>4059</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4020</v>
+        <v>4057</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4019</v>
+        <v>4055</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4018</v>
+        <v>4054</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4016</v>
+        <v>4052</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4015</v>
+        <v>4051</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4014</v>
+        <v>4050</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J46" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4013</v>
+        <v>4048</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4012</v>
+        <v>4047</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J48" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4011</v>
+        <v>4046</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4010</v>
+        <v>4045</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4008</v>
+        <v>4044</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4006</v>
+        <v>4043</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4003</v>
+        <v>4042</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4001</v>
+        <v>4041</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4000</v>
+        <v>4039</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3999</v>
+        <v>4038</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3998</v>
+        <v>4037</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3996</v>
+        <v>4036</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J58" s="0"/>
+      <c r="J58" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3995</v>
+        <v>4035</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3994</v>
+        <v>4034</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0"/>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3993</v>
+        <v>4030</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3990</v>
+        <v>4029</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3989</v>
+        <v>4028</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3988</v>
+        <v>4027</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3987</v>
+        <v>4026</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3985</v>
+        <v>4025</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3980</v>
+        <v>4023</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J67" s="0"/>
+      <c r="J67" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3974</v>
+        <v>4021</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3972</v>
+        <v>4020</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3971</v>
+        <v>4019</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-12</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3969</v>
+        <v>4018</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3968</v>
+        <v>4016</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch, Erich Grob, Martin Hausheer, Patrick Iten und Thomas Meierhans, betreffend ausländische Fahrzeuge auf Zuger Strassen</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Hausheer Martin, Iten Patrick, Meierhans Thomas</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3966</v>
+        <v>4015</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3965</v>
+        <v>4014</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3964</v>
+        <v>4013</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3963</v>
+        <v>4012</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J76" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3960</v>
+        <v>4011</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3958</v>
+        <v>4008</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J78" s="0"/>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3957</v>
+        <v>4006</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J79" s="0"/>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3956</v>
+        <v>4001</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J80" s="0"/>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J80" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-08</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3953</v>
+        <v>4000</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3950</v>
+        <v>3999</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J82" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3949</v>
+        <v>3998</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0"/>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3948</v>
+        <v>3996</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Umrüstung der Fahrzeugflotte auf einen fossilfreien Betrieb</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t>Traktandiert </t>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3943</v>
+        <v>3995</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-10</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3942</v>
+        <v>3994</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J86" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Publikationsgesetz, 3994</t>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3941</v>
+        <v>3993</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3939</v>
+        <v>3990</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J88" s="0"/>
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3938</v>
+        <v>3989</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3932</v>
+        <v>3988</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3930</v>
+        <v>3985</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3929</v>
+        <v>3980</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-01-26</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J92" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3923</v>
+        <v>3974</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...2 lines deleted...]
-      <c r="J93" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J93" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3921</v>
+        <v>3972</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3911</v>
+        <v>3971</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3910</v>
+        <v>3969</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3908</v>
+        <v>3966</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend «Vielarbeitsabzug» - Korrektur des Arbeitskräftemangels durch Beseitigung von Fehlanreizen</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3905</v>
+        <v>3965</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J98" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3896</v>
+        <v>3964</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3893</v>
+        <v>3963</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3891</v>
+        <v>3960</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3889</v>
+        <v>3958</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3888</v>
+        <v>3957</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3887</v>
+        <v>3956</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3885</v>
+        <v>3953</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3883</v>
+        <v>3950</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Raumentwicklung und Nacht</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3880</v>
+        <v>3949</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J107" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J107" s="0"/>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3877</v>
+        <v>3948</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3872</v>
+        <v>3943</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3869</v>
+        <v>3942</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3867</v>
+        <v>3941</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J111" s="0"/>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3866</v>
+        <v>3939</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3864</v>
+        <v>3938</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3861</v>
+        <v>3932</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3858</v>
+        <v>3930</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3841</v>
+        <v>3929</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Andreas Lustenberger, Luzian Franzini, Beat Iten, Jean Luc Mösch, Philip C. Brunner und Tabea Estermann betreffend die Schaffung einer neuen ständigen kantonsrätlichen Kommission für öffentlichen Verkehr</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-11-04</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Lustenberger Andreas, Franzini Luzian, Iten Beat, Mösch Jean Luc, Brunner Philip C., Estermann Tabea</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3827</v>
+        <v>3923</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3826</v>
+        <v>3921</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3819</v>
+        <v>3911</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3816</v>
+        <v>3910</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3811</v>
+        <v>3905</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-15</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3808</v>
+        <v>3896</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J122" s="0"/>
+      <c r="J122" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L122" s="0"/>
+      <c r="L122" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-15</t>
+        </is>
+      </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3802</v>
+        <v>3893</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3799</v>
+        <v>3891</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J124" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J124" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3792</v>
+        <v>3889</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3791</v>
+        <v>3888</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J126" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J126" s="0"/>
       <c r="K126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3790</v>
+        <v>3887</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0"/>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3785</v>
+        <v>3885</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3778</v>
+        <v>3877</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3770</v>
+        <v>3872</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J130" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3767</v>
+        <v>3869</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J131" s="0"/>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3765</v>
+        <v>3867</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J132" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J132" s="0"/>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3759</v>
+        <v>3866</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3758</v>
+        <v>3864</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3755</v>
+        <v>3861</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3743</v>
+        <v>3858</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J136" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J136" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3742</v>
+        <v>3827</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J137" s="0"/>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3736</v>
+        <v>3826</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3735</v>
+        <v>3819</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3734</v>
+        <v>3816</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3733</v>
+        <v>3811</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3732</v>
+        <v>3808</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J142" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L142" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L142" s="0"/>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3727</v>
+        <v>3802</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3726</v>
+        <v>3799</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J144" s="0"/>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3725</v>
+        <v>3792</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3704</v>
+        <v>3791</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3685</v>
+        <v>3790</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 23/1 (Teil I: Anträge der Gemeinden im Rahmen der Ortsplanrevisionen; Teil II: Wälder mit besonderer Naturschutzfunktion, Fliessgewässer, Seen, Kantonsstrassen: Bügel, Rotkreuz, Güterverkehr)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>Teilgenehmigung vom 16. Mai 2025. Genehmigung Kapitel S 2.1 steht noch aus.</t>
+          <t/>
         </is>
       </c>
       <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3684</v>
+        <v>3785</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3683</v>
+        <v>3778</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3680</v>
+        <v>3770</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J150" s="0"/>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3676</v>
+        <v>3767</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J151" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3667</v>
+        <v>3765</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3656</v>
+        <v>3759</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J153" s="0"/>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3646</v>
+        <v>3758</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3628</v>
+        <v>3755</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J155" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3625</v>
+        <v>3743</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J156" s="0"/>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3621</v>
+        <v>3742</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J157" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3617</v>
+        <v>3736</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3616</v>
+        <v>3735</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3613</v>
+        <v>3734</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0"/>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3602</v>
+        <v>3733</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3595</v>
+        <v>3732</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J162" s="0"/>
+      <c r="J162" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3594</v>
+        <v>3727</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J163" s="0"/>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3592</v>
+        <v>3726</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J164" s="0"/>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3591</v>
+        <v>3725</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2025-09-30</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3584</v>
+        <v>3704</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3579</v>
+        <v>3684</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3574</v>
+        <v>3683</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3569</v>
+        <v>3680</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J169" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J169" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3562</v>
+        <v>3676</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3546</v>
+        <v>3667</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3544</v>
+        <v>3656</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J172" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3541</v>
+        <v>3646</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3535</v>
+        <v>3628</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J174" s="0"/>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3534</v>
+        <v>3625</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J175" s="0"/>
+      <c r="J175" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
+        <v>3621</v>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H176" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L176" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M176" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N176" s="0"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H177" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L177" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M177" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N177" s="0"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G178" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H178" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I178" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J178" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L178" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M178" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N178" s="0"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H179" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J179" s="0"/>
+      <c r="K179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L179" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N179" s="0"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N180" s="0"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H181" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0"/>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N181" s="0"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H182" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0"/>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B183" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G183" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H183" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" s="0"/>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N183" s="0"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H184" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H185" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H186" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N186" s="0"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F187" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-06</t>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J187" s="0"/>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N187" s="0"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N189" s="0"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N190" s="0"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F191" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N191" s="0"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0"/>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N192" s="0"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B176" s="0" t="inlineStr">
+      <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C176" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E176" s="0" t="inlineStr">
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F176" s="0" t="inlineStr">
+      <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G176" s="0" t="inlineStr">
+      <c r="G194" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H176" s="0" t="inlineStr">
+      <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I176" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L176" s="0" t="inlineStr">
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0"/>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M176" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A177" s="0" t="n">
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
         <v>3532</v>
       </c>
-      <c r="B177" s="0" t="inlineStr">
+      <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C177" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E177" s="0" t="inlineStr">
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
         <is>
           <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
-      <c r="F177" s="0" t="inlineStr">
+      <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G177" s="0" t="inlineStr">
+      <c r="G195" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
-      <c r="H177" s="0" t="inlineStr">
+      <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I177" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J177" s="0" t="inlineStr">
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
         <is>
           <t>2027-03-21</t>
         </is>
       </c>
-      <c r="K177" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L177" s="0" t="inlineStr">
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
         <is>
           <t>2023-02-16</t>
         </is>
       </c>
-      <c r="M177" s="0" t="inlineStr">
+      <c r="M195" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N177" s="0"/>
-[...2 lines deleted...]
-      <c r="A178" s="0" t="n">
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
         <v>3525</v>
       </c>
-      <c r="B178" s="0" t="inlineStr">
+      <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C178" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E178" s="0" t="inlineStr">
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
         <is>
           <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
-      <c r="F178" s="0" t="inlineStr">
+      <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G178" s="0" t="inlineStr">
+      <c r="G196" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H178" s="0" t="inlineStr">
+      <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I178" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J178" s="0" t="inlineStr">
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K178" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L178" s="0" t="inlineStr">
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
         <is>
           <t>2023-02-03</t>
         </is>
       </c>
-      <c r="M178" s="0" t="inlineStr">
+      <c r="M196" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
-      <c r="N178" s="0"/>
-[...2 lines deleted...]
-      <c r="A179" s="0" t="n">
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B179" s="0" t="inlineStr">
+      <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C179" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E179" s="0" t="inlineStr">
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F179" s="0" t="inlineStr">
+      <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G179" s="0" t="inlineStr">
+      <c r="G197" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H179" s="0" t="inlineStr">
+      <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I179" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L179" s="0" t="inlineStr">
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J197" s="0"/>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M179" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A180" s="0" t="n">
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
         <v>3507</v>
       </c>
-      <c r="B180" s="0" t="inlineStr">
+      <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C180" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E180" s="0" t="inlineStr">
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
-      <c r="F180" s="0" t="inlineStr">
+      <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G180" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L180" s="0" t="inlineStr">
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J198" s="0"/>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M180" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A181" s="0" t="n">
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
         <v>3502</v>
       </c>
-      <c r="B181" s="0" t="inlineStr">
+      <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C181" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E181" s="0" t="inlineStr">
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
         <is>
           <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
-      <c r="F181" s="0" t="inlineStr">
+      <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G181" s="0" t="inlineStr">
+      <c r="G199" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H181" s="0" t="inlineStr">
+      <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I181" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J181" s="0" t="inlineStr">
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K181" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L181" s="0" t="inlineStr">
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
         <is>
           <t>2022-11-20</t>
         </is>
       </c>
-      <c r="M181" s="0" t="inlineStr">
+      <c r="M199" s="0" t="inlineStr">
         <is>
           <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
-      <c r="N181" s="0"/>
-[...2 lines deleted...]
-      <c r="A182" s="0" t="n">
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
         <v>3495</v>
       </c>
-      <c r="B182" s="0" t="inlineStr">
+      <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C182" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E182" s="0" t="inlineStr">
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
         <is>
           <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
-      <c r="F182" s="0" t="inlineStr">
+      <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G182" s="0" t="inlineStr">
+      <c r="G200" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
-      <c r="H182" s="0" t="inlineStr">
+      <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I182" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J182" s="0" t="inlineStr">
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
-      <c r="K182" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L182" s="0" t="inlineStr">
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
-      <c r="M182" s="0" t="inlineStr">
+      <c r="M200" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N182" s="0"/>
-[...2 lines deleted...]
-      <c r="A183" s="0" t="n">
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
         <v>3488</v>
       </c>
-      <c r="B183" s="0" t="inlineStr">
+      <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C183" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E183" s="0" t="inlineStr">
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
         <is>
           <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
-      <c r="F183" s="0" t="inlineStr">
+      <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G183" s="0" t="inlineStr">
+      <c r="G201" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
-      <c r="H183" s="0" t="inlineStr">
+      <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I183" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J183" s="0" t="inlineStr">
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0" t="inlineStr">
         <is>
           <t>2027-02-28</t>
         </is>
       </c>
-      <c r="K183" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L183" s="0" t="inlineStr">
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
         <is>
           <t>2022-10-25</t>
         </is>
       </c>
-      <c r="M183" s="0" t="inlineStr">
+      <c r="M201" s="0" t="inlineStr">
         <is>
           <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
-      <c r="N183" s="0"/>
-[...2 lines deleted...]
-      <c r="A184" s="0" t="n">
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B184" s="0" t="inlineStr">
+      <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C184" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E184" s="0" t="inlineStr">
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F184" s="0" t="inlineStr">
+      <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G184" s="0" t="inlineStr">
+      <c r="G202" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H184" s="0" t="inlineStr">
+      <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I184" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L184" s="0" t="inlineStr">
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M184" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A185" s="0" t="n">
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B185" s="0" t="inlineStr">
+      <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C185" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E185" s="0" t="inlineStr">
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F185" s="0" t="inlineStr">
+      <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G185" s="0" t="inlineStr">
+      <c r="G203" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H185" s="0" t="inlineStr">
+      <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I185" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L185" s="0" t="inlineStr">
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0"/>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M185" s="0" t="inlineStr">
-[...1162 lines deleted...]
-      </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
+        <v>3471</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-08</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0"/>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2022-08-23</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3453</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0"/>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-28</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3443</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-14</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-14</t>
+        </is>
+      </c>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-13</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3439</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0"/>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-07</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3364</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-28</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-26</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3354</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-20</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t>Spörri Markus, Letter Peter</t>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3350</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-16</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3320</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2021-11-02</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>3286</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
+        <v>3285</v>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0"/>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
+        <v>3283</v>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-23</t>
+        </is>
+      </c>
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0"/>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H219" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B204" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C204" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E204" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F204" s="0" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G204" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H204" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I204" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L204" s="0" t="inlineStr">
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M204" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A205" s="0" t="n">
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B205" s="0" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C205" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E205" s="0" t="inlineStr">
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F205" s="0" t="inlineStr">
+      <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G205" s="0" t="inlineStr">
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H205" s="0" t="inlineStr">
+      <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I205" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L205" s="0" t="inlineStr">
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0"/>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M205" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A206" s="0" t="n">
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B206" s="0" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C206" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E206" s="0" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F206" s="0" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G206" s="0" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...994 lines deleted...]
-          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>2336</v>
+        <v>3185</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>2310</v>
+        <v>3165</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>2291</v>
+        <v>3151</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>2212</v>
+        <v>3148</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L226" s="0"/>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-20</t>
+        </is>
+      </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>2050</v>
+        <v>3129</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L227" s="0"/>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>2024</v>
+        <v>3102</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J228" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L228" s="0"/>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>1977</v>
+        <v>2940</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L229" s="0"/>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-19</t>
+        </is>
+      </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>1901</v>
+        <v>2897</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L230" s="0"/>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2018-09-18</t>
+        </is>
+      </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>1775</v>
+        <v>2885</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L231" s="0"/>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>1693</v>
+        <v>2855</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
+        <v>2850</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2018-11-06</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-20</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>2766</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-25</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2017-07-11</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>2655</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-20</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0"/>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>2640</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-30</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0"/>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>2635</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-10</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0"/>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0"/>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>2336</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-08</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J240" s="0"/>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0"/>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0"/>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0"/>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0"/>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0"/>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J246" s="0"/>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0"/>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0"/>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0"/>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J248" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B233" s="0" t="inlineStr">
+      <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C233" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E233" s="0" t="inlineStr">
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F233" s="0" t="inlineStr">
+      <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G233" s="0" t="inlineStr">
+      <c r="G249" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H233" s="0" t="inlineStr">
+      <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I233" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A234" s="0" t="n">
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0"/>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B234" s="0" t="inlineStr">
+      <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C234" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E234" s="0" t="inlineStr">
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F234" s="0" t="inlineStr">
+      <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G234" s="0" t="inlineStr">
+      <c r="G250" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H234" s="0" t="inlineStr">
+      <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I234" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A235" s="0" t="n">
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0"/>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B235" s="0" t="inlineStr">
+      <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C235" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E235" s="0" t="inlineStr">
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F235" s="0" t="inlineStr">
+      <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G235" s="0" t="inlineStr">
+      <c r="G251" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H235" s="0" t="inlineStr">
+      <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I235" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A236" s="0" t="n">
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0"/>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B236" s="0" t="inlineStr">
+      <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C236" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E236" s="0" t="inlineStr">
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F236" s="0" t="inlineStr">
+      <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G236" s="0" t="inlineStr">
+      <c r="G252" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H236" s="0" t="inlineStr">
+      <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I236" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A237" s="0" t="n">
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0"/>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B237" s="0" t="inlineStr">
+      <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C237" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E237" s="0" t="inlineStr">
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F237" s="0" t="inlineStr">
+      <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G237" s="0" t="inlineStr">
+      <c r="G253" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H237" s="0" t="inlineStr">
+      <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I237" s="0" t="inlineStr">
+      <c r="I253" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J237" s="0" t="inlineStr">
+      <c r="J253" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K237" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L237" s="0" t="inlineStr">
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M237" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N237" s="0"/>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>