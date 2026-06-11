--- v2 (2026-04-23)
+++ v3 (2026-06-11)
@@ -62,93 +62,93 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N253" totalsRowShown="0">
-  <autoFilter ref="A1:N253"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
+  <autoFilter ref="A1:N258"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N253"/>
+  <dimension ref="A1:N258"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
@@ -189,16232 +189,16562 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4107</v>
+        <v>4123</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen Leerkündigungen zum Schutz von bezahlbarem Wohnraum im Kanton Zug</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4106</v>
+        <v>4122</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4105</v>
+        <v>4121</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4104</v>
+        <v>4120</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4103</v>
+        <v>4119</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1. Juli 2026</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4102</v>
+        <v>4118</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1. Juli 2026</t>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4101</v>
+        <v>4117</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0"/>
+      <c r="J8" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C9" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H9" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J9" s="0"/>
+      <c r="K9" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L9" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N9" s="0"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B10" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C10" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G10" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H10" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J10" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M10" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N10" s="0"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B11" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G11" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H11" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J11" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L11" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M11" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N11" s="0"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C12" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G12" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L12" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M12" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N12" s="0"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G13" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J13" s="0"/>
+      <c r="K13" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Raum Umwelt Verkehr</t>
+        </is>
+      </c>
+      <c r="L13" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N13" s="0"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B14" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C14" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G14" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H14" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J14" s="0"/>
+      <c r="K14" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L14" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N14" s="0"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B15" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C15" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G15" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H15" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J15" s="0"/>
+      <c r="K15" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L15" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N15" s="0"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C16" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L16" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M16" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N16" s="0"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L17" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M17" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N17" s="0"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C18" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L18" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M18" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N18" s="0"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H19" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J19" s="0"/>
+      <c r="K19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L19" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N19" s="0"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J20" s="0"/>
+      <c r="K20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L20" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N20" s="0"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J21" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L21" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M21" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N21" s="0"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B9" s="0" t="inlineStr">
+      <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C9" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E9" s="0" t="inlineStr">
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F9" s="0" t="inlineStr">
+      <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G9" s="0" t="inlineStr">
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="H9" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="M9" s="0" t="inlineStr">
+      <c r="M22" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...808 lines deleted...]
-          <t/>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4081</v>
+        <v>4099</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J23" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4080</v>
+        <v>4098</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0"/>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4079</v>
+        <v>4097</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli und Patrick Iten betreffend die Bewilligungen in der Gesundheitsvorsorge</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J25" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Iten Patrick</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4078</v>
+        <v>4095</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4076</v>
+        <v>4094</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H27" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4075</v>
+        <v>4093</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H28" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
-[...2 lines deleted...]
-      <c r="N28" s="0"/>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N28" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4074</v>
+        <v>4091</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J29" s="0"/>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H29" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4073</v>
+        <v>4089</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J30" s="0"/>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert</t>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4072</v>
+        <v>4088</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J31" s="0"/>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4070</v>
+        <v>4087</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J32" s="0"/>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H32" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4069</v>
+        <v>4086</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J33" s="0"/>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4066</v>
+        <v>4084</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4065</v>
+        <v>4083</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4064</v>
+        <v>4082</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J36" s="0"/>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4062</v>
+        <v>4081</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4061</v>
+        <v>4080</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4060</v>
+        <v>4078</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4059</v>
+        <v>4076</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4057</v>
+        <v>4075</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4055</v>
+        <v>4074</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4054</v>
+        <v>4073</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4052</v>
+        <v>4072</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4051</v>
+        <v>4070</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4050</v>
+        <v>4069</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="H46" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4048</v>
+        <v>4066</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4047</v>
+        <v>4065</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4046</v>
+        <v>4064</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4045</v>
+        <v>4061</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4044</v>
+        <v>4059</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4043</v>
+        <v>4057</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4042</v>
+        <v>4055</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4041</v>
+        <v>4054</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4039</v>
+        <v>4051</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
           <t>2026-01-29</t>
         </is>
       </c>
-      <c r="H55" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4038</v>
+        <v>4050</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4037</v>
+        <v>4048</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4036</v>
+        <v>4047</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4035</v>
+        <v>4046</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4034</v>
+        <v>4045</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J60" s="0"/>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4030</v>
+        <v>4044</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4029</v>
+        <v>4043</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4028</v>
+        <v>4042</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>4027</v>
+        <v>4041</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>4026</v>
+        <v>4039</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4025</v>
+        <v>4038</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4023</v>
+        <v>4037</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I67" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J67" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
+      <c r="K67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L67" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H67" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4021</v>
+        <v>4036</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4020</v>
+        <v>4035</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4019</v>
+        <v>4034</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4018</v>
+        <v>4030</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4016</v>
+        <v>4028</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4015</v>
+        <v>4027</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4014</v>
+        <v>4026</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J74" s="0"/>
+          <t>Traktandiert für 1./.2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J74" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4013</v>
+        <v>4023</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I75" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J75" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L75" s="0" t="inlineStr">
+        <is>
           <t>2025-11-26</t>
         </is>
       </c>
-      <c r="H75" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4012</v>
+        <v>4021</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J76" s="0"/>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4011</v>
+        <v>4020</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4008</v>
+        <v>4018</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4006</v>
+        <v>4016</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4001</v>
+        <v>4015</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4000</v>
+        <v>4014</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3999</v>
+        <v>4013</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3998</v>
+        <v>4012</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3996</v>
+        <v>4011</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert </t>
-[...2 lines deleted...]
-      <c r="J84" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J84" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3995</v>
+        <v>4008</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3994</v>
+        <v>4006</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J86" s="0"/>
+      <c r="J86" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3993</v>
+        <v>3999</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3990</v>
+        <v>3998</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3989</v>
+        <v>3996</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3988</v>
+        <v>3994</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3985</v>
+        <v>3993</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3980</v>
+        <v>3990</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J92" s="0"/>
+      <c r="J92" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3974</v>
+        <v>3989</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3972</v>
+        <v>3988</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3971</v>
+        <v>3985</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3969</v>
+        <v>3980</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3966</v>
+        <v>3974</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3965</v>
+        <v>3972</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3964</v>
+        <v>3971</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3963</v>
+        <v>3969</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juni 2026</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3960</v>
+        <v>3966</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3958</v>
+        <v>3965</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J102" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3957</v>
+        <v>3964</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J103" s="0"/>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3956</v>
+        <v>3963</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0"/>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3953</v>
+        <v>3960</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3950</v>
+        <v>3958</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1. Juli 2026</t>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3949</v>
+        <v>3957</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J107" s="0"/>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3948</v>
+        <v>3956</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3943</v>
+        <v>3953</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3942</v>
+        <v>3950</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3941</v>
+        <v>3949</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
+        </is>
+      </c>
+      <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3939</v>
+        <v>3948</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3938</v>
+        <v>3943</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3932</v>
+        <v>3942</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3930</v>
+        <v>3941</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3929</v>
+        <v>3939</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J116" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3923</v>
+        <v>3938</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J117" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J117" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3921</v>
+        <v>3932</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3911</v>
+        <v>3930</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3910</v>
+        <v>3929</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3905</v>
+        <v>3923</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3896</v>
+        <v>3921</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3893</v>
+        <v>3911</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3891</v>
+        <v>3910</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3889</v>
+        <v>3905</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J125" s="0"/>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3888</v>
+        <v>3896</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J126" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3887</v>
+        <v>3893</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J127" s="0"/>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3885</v>
+        <v>3891</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3877</v>
+        <v>3889</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3872</v>
+        <v>3888</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J130" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3869</v>
+        <v>3887</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J131" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J131" s="0"/>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3867</v>
+        <v>3885</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J132" s="0"/>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3866</v>
+        <v>3877</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J133" s="0"/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+        </is>
+      </c>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3864</v>
+        <v>3872</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3861</v>
+        <v>3869</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3858</v>
+        <v>3867</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3827</v>
+        <v>3866</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J137" s="0"/>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3826</v>
+        <v>3864</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3819</v>
+        <v>3861</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3816</v>
+        <v>3858</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3811</v>
+        <v>3827</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3808</v>
+        <v>3826</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J142" s="0"/>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L142" s="0"/>
+      <c r="L142" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-13</t>
+        </is>
+      </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3802</v>
+        <v>3819</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3799</v>
+        <v>3816</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J144" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3792</v>
+        <v>3811</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3791</v>
+        <v>3808</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J146" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J146" s="0"/>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L146" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L146" s="0"/>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3790</v>
+        <v>3802</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0"/>
+      <c r="J147" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3785</v>
+        <v>3799</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3778</v>
+        <v>3792</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3770</v>
+        <v>3791</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J150" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J150" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3767</v>
+        <v>3790</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3765</v>
+        <v>3785</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3759</v>
+        <v>3778</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3758</v>
+        <v>3770</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3755</v>
+        <v>3767</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J155" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J155" s="0"/>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3743</v>
+        <v>3765</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0"/>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3742</v>
+        <v>3759</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J157" s="0"/>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3736</v>
+        <v>3758</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3735</v>
+        <v>3755</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3734</v>
+        <v>3743</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3733</v>
+        <v>3742</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J161" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3732</v>
+        <v>3736</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3727</v>
+        <v>3735</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3726</v>
+        <v>3734</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3725</v>
+        <v>3733</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3704</v>
+        <v>3732</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3684</v>
+        <v>3727</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3683</v>
+        <v>3726</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3680</v>
+        <v>3725</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3676</v>
+        <v>3704</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3667</v>
+        <v>3684</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3656</v>
+        <v>3683</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J172" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J172" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3646</v>
+        <v>3680</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3628</v>
+        <v>3676</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J174" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3625</v>
+        <v>3667</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3621</v>
+        <v>3656</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J176" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3617</v>
+        <v>3646</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3616</v>
+        <v>3628</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3613</v>
+        <v>3625</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J179" s="0"/>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3602</v>
+        <v>3621</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3595</v>
+        <v>3617</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J181" s="0"/>
+      <c r="J181" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3594</v>
+        <v>3616</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J182" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J182" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3592</v>
+        <v>3613</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0"/>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3584</v>
+        <v>3602</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3579</v>
+        <v>3595</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J185" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J185" s="0"/>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3574</v>
+        <v>3594</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J186" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3569</v>
+        <v>3592</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J187" s="0"/>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3562</v>
+        <v>3584</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3546</v>
+        <v>3579</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
           <t>2024-07-04</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>2027-07-04</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3544</v>
+        <v>3574</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3541</v>
+        <v>3569</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J191" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J191" s="0"/>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3535</v>
+        <v>3562</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J192" s="0"/>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3534</v>
+        <v>3546</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J193" s="0"/>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0"/>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J197" s="0"/>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B194" s="0" t="inlineStr">
+      <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C194" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E194" s="0" t="inlineStr">
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F194" s="0" t="inlineStr">
+      <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G194" s="0" t="inlineStr">
+      <c r="G198" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H194" s="0" t="inlineStr">
+      <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I194" s="0" t="inlineStr">
-[...254 lines deleted...]
-      </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3502</v>
+        <v>3532</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3495</v>
+        <v>3525</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3488</v>
+        <v>3512</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J201" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3480</v>
+        <v>3507</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J202" s="0"/>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
+        <v>3502</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-20</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3495</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-08</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0"/>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B203" s="0" t="inlineStr">
+      <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C203" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E203" s="0" t="inlineStr">
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F203" s="0" t="inlineStr">
+      <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G203" s="0" t="inlineStr">
+      <c r="G207" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...250 lines deleted...]
-          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3364</v>
+        <v>3471</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3354</v>
+        <v>3453</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0"/>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3350</v>
+        <v>3443</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3320</v>
+        <v>3439</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J211" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3286</v>
+        <v>3364</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J212" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J212" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3285</v>
+        <v>3354</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J213" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3283</v>
+        <v>3350</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3281</v>
+        <v>3320</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J215" s="0"/>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3268</v>
+        <v>3286</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J216" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3262</v>
+        <v>3285</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J217" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3260</v>
+        <v>3283</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3248</v>
+        <v>3281</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J219" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J219" s="0"/>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H220" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H221" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B220" s="0" t="inlineStr">
+      <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C220" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E220" s="0" t="inlineStr">
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F220" s="0" t="inlineStr">
+      <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G220" s="0" t="inlineStr">
+      <c r="G224" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H220" s="0" t="inlineStr">
+      <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I220" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L220" s="0" t="inlineStr">
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M220" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A221" s="0" t="n">
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B221" s="0" t="inlineStr">
+      <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C221" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E221" s="0" t="inlineStr">
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F221" s="0" t="inlineStr">
+      <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G221" s="0" t="inlineStr">
+      <c r="G225" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H221" s="0" t="inlineStr">
+      <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I221" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L221" s="0" t="inlineStr">
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0"/>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M221" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A222" s="0" t="n">
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B222" s="0" t="inlineStr">
+      <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C222" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E222" s="0" t="inlineStr">
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F222" s="0" t="inlineStr">
+      <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G222" s="0" t="inlineStr">
+      <c r="G226" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...246 lines deleted...]
-          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3129</v>
+        <v>3185</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3102</v>
+        <v>3165</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>2940</v>
+        <v>3151</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>2897</v>
+        <v>3148</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>2885</v>
+        <v>3129</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>2855</v>
+        <v>3102</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J232" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>2850</v>
+        <v>2940</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>2766</v>
+        <v>2897</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J234" s="0"/>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>2655</v>
+        <v>2885</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0"/>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>2640</v>
+        <v>2855</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>2635</v>
+        <v>2850</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0"/>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>2501</v>
+        <v>2766</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0"/>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>2336</v>
+        <v>2655</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>2310</v>
+        <v>2640</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J240" s="0"/>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>2291</v>
+        <v>2635</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>2212</v>
+        <v>2501</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0"/>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L242" s="0"/>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>2050</v>
+        <v>2336</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0"/>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L243" s="0"/>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>2024</v>
+        <v>2310</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L244" s="0"/>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>1977</v>
+        <v>2291</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L245" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>1901</v>
+        <v>2212</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0"/>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>1775</v>
+        <v>2108</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D247" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D247" s="0"/>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I247" s="0"/>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0"/>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>1693</v>
+        <v>2050</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L248" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L248" s="0"/>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0"/>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0"/>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0"/>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0"/>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B249" s="0" t="inlineStr">
+      <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C249" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E249" s="0" t="inlineStr">
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F249" s="0" t="inlineStr">
+      <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G249" s="0" t="inlineStr">
+      <c r="G254" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H249" s="0" t="inlineStr">
+      <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I249" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A250" s="0" t="n">
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0"/>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B250" s="0" t="inlineStr">
+      <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C250" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E250" s="0" t="inlineStr">
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F250" s="0" t="inlineStr">
+      <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G250" s="0" t="inlineStr">
+      <c r="G255" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H250" s="0" t="inlineStr">
+      <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I250" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A251" s="0" t="n">
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0"/>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B251" s="0" t="inlineStr">
+      <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C251" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E251" s="0" t="inlineStr">
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F251" s="0" t="inlineStr">
+      <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G251" s="0" t="inlineStr">
+      <c r="G256" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H251" s="0" t="inlineStr">
+      <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I251" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A252" s="0" t="n">
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0"/>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B252" s="0" t="inlineStr">
+      <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C252" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E252" s="0" t="inlineStr">
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F252" s="0" t="inlineStr">
+      <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G252" s="0" t="inlineStr">
+      <c r="G257" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H252" s="0" t="inlineStr">
+      <c r="H257" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I252" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A253" s="0" t="n">
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0"/>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B253" s="0" t="inlineStr">
+      <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C253" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E253" s="0" t="inlineStr">
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F253" s="0" t="inlineStr">
+      <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G253" s="0" t="inlineStr">
+      <c r="G258" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H253" s="0" t="inlineStr">
+      <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I253" s="0" t="inlineStr">
+      <c r="I258" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J253" s="0" t="inlineStr">
+      <c r="J258" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K253" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L253" s="0" t="inlineStr">
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M253" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N253" s="0"/>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>