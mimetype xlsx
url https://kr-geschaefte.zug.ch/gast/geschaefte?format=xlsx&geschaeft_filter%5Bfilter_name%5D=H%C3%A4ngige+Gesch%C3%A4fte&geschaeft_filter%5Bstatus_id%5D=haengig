--- v3 (2026-06-11)
+++ v4 (2026-07-30)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
-  <autoFilter ref="A1:N258"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
+  <autoFilter ref="A1:N268"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N258"/>
+  <dimension ref="A1:N268"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,16562 +189,17207 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4123</v>
+        <v>4157</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4122</v>
+        <v>4156</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4121</v>
+        <v>4155</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4120</v>
+        <v>4154</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4119</v>
+        <v>4153</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4118</v>
+        <v>4152</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4117</v>
+        <v>4151</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4116</v>
+        <v>4150</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4113</v>
+        <v>4149</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4112</v>
+        <v>4148</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4111</v>
+        <v>4147</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4110</v>
+        <v>4145</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4109</v>
+        <v>4144</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4108</v>
+        <v>4143</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4106</v>
+        <v>4142</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4105</v>
+        <v>4141</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4104</v>
+        <v>4140</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4103</v>
+        <v>4139</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J19" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4102</v>
+        <v>4138</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J20" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4101</v>
+        <v>4136</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
+        <v>4134</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="n">
+        <v>4132</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0"/>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t>Bildungskommission (BK)</t>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0"/>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N25" s="0"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J26" s="0"/>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N26" s="0"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="n">
+        <v>4129</v>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0"/>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N27" s="0"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="n">
+        <v>4127</v>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N28" s="0"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="n">
+        <v>4126</v>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N29" s="0"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="n">
+        <v>4125</v>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N30" s="0"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="n">
+        <v>4124</v>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>Wahlen</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Obergericht</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J31" s="0"/>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N31" s="0"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N32" s="0"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="n">
+        <v>4122</v>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N33" s="0"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="n">
+        <v>4120</v>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N35" s="0"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N36" s="0"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Olympische Spiele, 4118</t>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" s="0"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N38" s="0"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J39" s="0"/>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" s="0"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N40" s="0"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N41" s="0"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N42" s="0"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J43" s="0"/>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N43" s="0"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J44" s="0"/>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N44" s="0"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J45" s="0"/>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N45" s="0"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N46" s="0"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N47" s="0"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N48" s="0"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J49" s="0"/>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N49" s="0"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J50" s="0"/>
+      <c r="K50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N50" s="0"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N51" s="0"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B22" s="0" t="inlineStr">
+      <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C22" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E22" s="0" t="inlineStr">
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F22" s="0" t="inlineStr">
+      <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G22" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J22" s="0" t="inlineStr">
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J52" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K22" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="0" t="inlineStr">
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M22" s="0" t="inlineStr">
+      <c r="M52" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...1942 lines deleted...]
-          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4055</v>
+        <v>4099</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4054</v>
+        <v>4098</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4051</v>
+        <v>4097</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4050</v>
+        <v>4095</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4048</v>
+        <v>4094</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4047</v>
+        <v>4088</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4046</v>
+        <v>4086</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4045</v>
+        <v>4084</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4044</v>
+        <v>4083</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4043</v>
+        <v>4082</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4042</v>
+        <v>4081</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>4041</v>
+        <v>4078</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>4039</v>
+        <v>4076</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4038</v>
+        <v>4075</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4037</v>
+        <v>4074</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4036</v>
+        <v>4072</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4035</v>
+        <v>4070</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4034</v>
+        <v>4069</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J70" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4030</v>
+        <v>4066</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4028</v>
+        <v>4065</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4027</v>
+        <v>4064</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4026</v>
+        <v>4061</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./.2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4023</v>
+        <v>4059</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4021</v>
+        <v>4057</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4020</v>
+        <v>4055</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4018</v>
+        <v>4054</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4016</v>
+        <v>4051</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4015</v>
+        <v>4050</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4014</v>
+        <v>4048</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J81" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4013</v>
+        <v>4047</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4012</v>
+        <v>4045</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0"/>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4011</v>
+        <v>4044</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4008</v>
+        <v>4043</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4006</v>
+        <v>4042</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3999</v>
+        <v>4041</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3998</v>
+        <v>4039</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3996</v>
+        <v>4038</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
-      <c r="J89" s="0"/>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3994</v>
+        <v>4037</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J90" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3993</v>
+        <v>4036</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3990</v>
+        <v>4035</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3989</v>
+        <v>4034</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3988</v>
+        <v>4030</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3985</v>
+        <v>4028</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3980</v>
+        <v>4027</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
-      <c r="J96" s="0"/>
+      <c r="J96" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3974</v>
+        <v>4026</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3972</v>
+        <v>4023</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3971</v>
+        <v>4021</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3969</v>
+        <v>4020</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3966</v>
+        <v>4018</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3965</v>
+        <v>4016</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3964</v>
+        <v>4015</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3963</v>
+        <v>4014</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
-[...2 lines deleted...]
-      <c r="N104" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3960</v>
+        <v>4013</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3958</v>
+        <v>4012</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3957</v>
+        <v>4011</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J107" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3956</v>
+        <v>4008</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J108" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3953</v>
+        <v>4006</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3950</v>
+        <v>3999</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J110" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J110" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3949</v>
+        <v>3998</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
-[...2 lines deleted...]
-      <c r="J111" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3948</v>
+        <v>3996</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3943</v>
+        <v>3994</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3942</v>
+        <v>3990</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3941</v>
+        <v>3989</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3939</v>
+        <v>3988</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J116" s="0"/>
+      <c r="J116" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3938</v>
+        <v>3985</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3932</v>
+        <v>3980</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3930</v>
+        <v>3974</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3929</v>
+        <v>3972</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3923</v>
+        <v>3971</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J121" s="0"/>
+      <c r="J121" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3921</v>
+        <v>3969</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3911</v>
+        <v>3966</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3910</v>
+        <v>3965</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3905</v>
+        <v>3964</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J125" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J125" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3896</v>
+        <v>3963</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3893</v>
+        <v>3960</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3891</v>
+        <v>3958</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3889</v>
+        <v>3957</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3888</v>
+        <v>3956</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3887</v>
+        <v>3953</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J131" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3885</v>
+        <v>3950</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J132" s="0"/>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3877</v>
+        <v>3948</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3872</v>
+        <v>3942</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3869</v>
+        <v>3941</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3867</v>
+        <v>3939</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3866</v>
+        <v>3938</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J137" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3864</v>
+        <v>3932</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3861</v>
+        <v>3930</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
-[...2 lines deleted...]
-      <c r="N139" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N139" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3858</v>
+        <v>3923</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3827</v>
+        <v>3905</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3826</v>
+        <v>3896</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3819</v>
+        <v>3893</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3816</v>
+        <v>3891</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3811</v>
+        <v>3889</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3808</v>
+        <v>3888</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0"/>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L146" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3802</v>
+        <v>3887</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3799</v>
+        <v>3885</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J148" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3792</v>
+        <v>3877</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3791</v>
+        <v>3869</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3790</v>
+        <v>3867</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3785</v>
+        <v>3866</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3778</v>
+        <v>3864</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3770</v>
+        <v>3861</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J154" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3767</v>
+        <v>3858</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J155" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3765</v>
+        <v>3827</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3759</v>
+        <v>3826</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3758</v>
+        <v>3819</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3755</v>
+        <v>3816</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3743</v>
+        <v>3811</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0"/>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3742</v>
+        <v>3808</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L161" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L161" s="0"/>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3736</v>
+        <v>3802</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3735</v>
+        <v>3799</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3734</v>
+        <v>3792</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3733</v>
+        <v>3791</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3732</v>
+        <v>3790</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J166" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3727</v>
+        <v>3785</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3726</v>
+        <v>3778</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3725</v>
+        <v>3770</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3704</v>
+        <v>3767</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J170" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3684</v>
+        <v>3765</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3683</v>
+        <v>3759</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3680</v>
+        <v>3758</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3676</v>
+        <v>3755</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3667</v>
+        <v>3743</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J175" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3656</v>
+        <v>3742</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3646</v>
+        <v>3736</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3628</v>
+        <v>3735</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J178" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J178" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3625</v>
+        <v>3734</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3621</v>
+        <v>3733</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3617</v>
+        <v>3732</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3616</v>
+        <v>3727</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3613</v>
+        <v>3726</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J183" s="0"/>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3602</v>
+        <v>3725</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3595</v>
+        <v>3704</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J185" s="0"/>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3594</v>
+        <v>3684</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J186" s="0"/>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3592</v>
+        <v>3683</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J187" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3584</v>
+        <v>3680</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3579</v>
+        <v>3676</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3574</v>
+        <v>3667</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3569</v>
+        <v>3656</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0"/>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3562</v>
+        <v>3646</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3546</v>
+        <v>3628</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3544</v>
+        <v>3625</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t/>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3541</v>
+        <v>3621</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3535</v>
+        <v>3617</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J196" s="0"/>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3534</v>
+        <v>3616</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J197" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0"/>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0"/>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0"/>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B198" s="0" t="inlineStr">
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C198" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E198" s="0" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F198" s="0" t="inlineStr">
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G198" s="0" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H198" s="0" t="inlineStr">
+      <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I198" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L198" s="0" t="inlineStr">
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0"/>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M198" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A199" s="0" t="n">
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
         <v>3532</v>
       </c>
-      <c r="B199" s="0" t="inlineStr">
+      <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C199" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E199" s="0" t="inlineStr">
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
         <is>
           <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
-      <c r="F199" s="0" t="inlineStr">
+      <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G199" s="0" t="inlineStr">
+      <c r="G214" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
-      <c r="H199" s="0" t="inlineStr">
+      <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I199" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J199" s="0" t="inlineStr">
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
         <is>
           <t>2027-03-21</t>
         </is>
       </c>
-      <c r="K199" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L199" s="0" t="inlineStr">
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
         <is>
           <t>2023-02-16</t>
         </is>
       </c>
-      <c r="M199" s="0" t="inlineStr">
+      <c r="M214" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N199" s="0"/>
-[...2 lines deleted...]
-      <c r="A200" s="0" t="n">
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
         <v>3525</v>
       </c>
-      <c r="B200" s="0" t="inlineStr">
+      <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C200" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E200" s="0" t="inlineStr">
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
         <is>
           <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
-      <c r="F200" s="0" t="inlineStr">
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G200" s="0" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H200" s="0" t="inlineStr">
+      <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I200" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J200" s="0" t="inlineStr">
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K200" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L200" s="0" t="inlineStr">
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
         <is>
           <t>2023-02-03</t>
         </is>
       </c>
-      <c r="M200" s="0" t="inlineStr">
+      <c r="M215" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
-      <c r="N200" s="0"/>
-[...2 lines deleted...]
-      <c r="A201" s="0" t="n">
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B201" s="0" t="inlineStr">
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C201" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E201" s="0" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F201" s="0" t="inlineStr">
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G201" s="0" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H201" s="0" t="inlineStr">
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I201" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L201" s="0" t="inlineStr">
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0"/>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M201" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A202" s="0" t="n">
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
         <v>3507</v>
       </c>
-      <c r="B202" s="0" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C202" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E202" s="0" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
-      <c r="F202" s="0" t="inlineStr">
+      <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G202" s="0" t="inlineStr">
+      <c r="G217" s="0" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
-      <c r="H202" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I202" s="0" t="inlineStr">
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
-      <c r="J202" s="0"/>
-[...5 lines deleted...]
-      <c r="L202" s="0" t="inlineStr">
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M202" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A203" s="0" t="n">
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
         <v>3502</v>
       </c>
-      <c r="B203" s="0" t="inlineStr">
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C203" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E203" s="0" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
         <is>
           <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
-      <c r="F203" s="0" t="inlineStr">
+      <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G203" s="0" t="inlineStr">
+      <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H203" s="0" t="inlineStr">
+      <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I203" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J203" s="0" t="inlineStr">
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K203" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L203" s="0" t="inlineStr">
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
         <is>
           <t>2022-11-20</t>
         </is>
       </c>
-      <c r="M203" s="0" t="inlineStr">
+      <c r="M218" s="0" t="inlineStr">
         <is>
           <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
-      <c r="N203" s="0"/>
-[...2 lines deleted...]
-      <c r="A204" s="0" t="n">
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
         <v>3495</v>
       </c>
-      <c r="B204" s="0" t="inlineStr">
+      <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C204" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E204" s="0" t="inlineStr">
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
         <is>
           <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
-      <c r="F204" s="0" t="inlineStr">
+      <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G204" s="0" t="inlineStr">
+      <c r="G219" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
-      <c r="H204" s="0" t="inlineStr">
+      <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I204" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J204" s="0" t="inlineStr">
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
-      <c r="K204" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L204" s="0" t="inlineStr">
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
-      <c r="M204" s="0" t="inlineStr">
+      <c r="M219" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N204" s="0"/>
-[...2 lines deleted...]
-      <c r="A205" s="0" t="n">
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3488</v>
       </c>
-      <c r="B205" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C205" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E205" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
-      <c r="F205" s="0" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G205" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
-      <c r="H205" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I205" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J205" s="0" t="inlineStr">
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
         <is>
           <t>2027-02-28</t>
         </is>
       </c>
-      <c r="K205" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L205" s="0" t="inlineStr">
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2022-10-25</t>
         </is>
       </c>
-      <c r="M205" s="0" t="inlineStr">
+      <c r="M220" s="0" t="inlineStr">
         <is>
           <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
-      <c r="N205" s="0"/>
-[...2 lines deleted...]
-      <c r="A206" s="0" t="n">
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B206" s="0" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C206" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E206" s="0" t="inlineStr">
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F206" s="0" t="inlineStr">
+      <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G206" s="0" t="inlineStr">
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H206" s="0" t="inlineStr">
+      <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I206" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L206" s="0" t="inlineStr">
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0"/>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M206" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A207" s="0" t="n">
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B207" s="0" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C207" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E207" s="0" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F207" s="0" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G207" s="0" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H207" s="0" t="inlineStr">
+      <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I207" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L207" s="0" t="inlineStr">
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M207" s="0" t="inlineStr">
-[...964 lines deleted...]
-      </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3248</v>
+        <v>3471</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J223" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
+        <v>3453</v>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-28</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
+        <v>3443</v>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-14</t>
+        </is>
+      </c>
+      <c r="H225" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-14</t>
+        </is>
+      </c>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-13</t>
+        </is>
+      </c>
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
+        <v>3439</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0"/>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-07</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
+        <v>3364</v>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-28</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-26</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
+        <v>3354</v>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-20</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t>Spörri Markus, Letter Peter</t>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
+        <v>3350</v>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J229" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-16</t>
+        </is>
+      </c>
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
+        <v>3320</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2021-11-02</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>3286</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>3285</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>3283</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-23</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B224" s="0" t="inlineStr">
+      <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C224" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E224" s="0" t="inlineStr">
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F224" s="0" t="inlineStr">
+      <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G224" s="0" t="inlineStr">
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...933 lines deleted...]
-          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>2640</v>
+        <v>3218</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0"/>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>2635</v>
+        <v>3185</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>2501</v>
+        <v>3165</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0"/>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>2336</v>
+        <v>3151</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0"/>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>2310</v>
+        <v>3148</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>2291</v>
+        <v>3129</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>2212</v>
+        <v>3102</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J246" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L246" s="0"/>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>2108</v>
+        <v>2885</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D247" s="0"/>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I247" s="0"/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L247" s="0"/>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>2050</v>
+        <v>2855</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L248" s="0"/>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>2024</v>
+        <v>2655</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L249" s="0"/>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>1977</v>
+        <v>2640</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L250" s="0"/>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>1901</v>
+        <v>2635</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J251" s="0"/>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L251" s="0"/>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>1775</v>
+        <v>2501</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0"/>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L252" s="0"/>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>1693</v>
+        <v>2336</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0"/>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0"/>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I257" s="0"/>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0"/>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0"/>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0"/>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0"/>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0"/>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0"/>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B254" s="0" t="inlineStr">
+      <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C254" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E254" s="0" t="inlineStr">
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F254" s="0" t="inlineStr">
+      <c r="F264" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G254" s="0" t="inlineStr">
+      <c r="G264" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H254" s="0" t="inlineStr">
+      <c r="H264" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I254" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A255" s="0" t="n">
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B255" s="0" t="inlineStr">
+      <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C255" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E255" s="0" t="inlineStr">
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F255" s="0" t="inlineStr">
+      <c r="F265" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G255" s="0" t="inlineStr">
+      <c r="G265" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H255" s="0" t="inlineStr">
+      <c r="H265" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I255" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A256" s="0" t="n">
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0"/>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B256" s="0" t="inlineStr">
+      <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C256" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E256" s="0" t="inlineStr">
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F256" s="0" t="inlineStr">
+      <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G256" s="0" t="inlineStr">
+      <c r="G266" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H256" s="0" t="inlineStr">
+      <c r="H266" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I256" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A257" s="0" t="n">
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0"/>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B257" s="0" t="inlineStr">
+      <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C257" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E257" s="0" t="inlineStr">
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F257" s="0" t="inlineStr">
+      <c r="F267" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G257" s="0" t="inlineStr">
+      <c r="G267" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H257" s="0" t="inlineStr">
+      <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I257" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A258" s="0" t="n">
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0"/>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B258" s="0" t="inlineStr">
+      <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C258" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E258" s="0" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F258" s="0" t="inlineStr">
+      <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G258" s="0" t="inlineStr">
+      <c r="G268" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H258" s="0" t="inlineStr">
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I258" s="0" t="inlineStr">
+      <c r="I268" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J258" s="0" t="inlineStr">
+      <c r="J268" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K258" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L258" s="0" t="inlineStr">
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M258" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N258" s="0"/>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>