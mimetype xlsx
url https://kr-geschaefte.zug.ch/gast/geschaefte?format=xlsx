--- v3 (2026-03-20)
+++ v4 (2026-05-07)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N240" totalsRowShown="0">
-  <autoFilter ref="A1:N240"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N244" totalsRowShown="0">
+  <autoFilter ref="A1:N244"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N240"/>
+  <dimension ref="A1:N244"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -189,15429 +189,15698 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4078</v>
+        <v>4106</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J2" s="0"/>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4077</v>
+        <v>4105</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Finanzstrategie 2026–2033 des Kantons Zug</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J3" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4076</v>
+        <v>4104</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0"/>
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4075</v>
+        <v>4103</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4074</v>
+        <v>4102</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Buhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4072</v>
+        <v>4101</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J7" s="0"/>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4071</v>
+        <v>4100</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Iten Klemens</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4070</v>
+        <v>4099</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J9" s="0"/>
+      <c r="J9" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4069</v>
+        <v>4098</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4068</v>
+        <v>4097</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4066</v>
+        <v>4095</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0"/>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4065</v>
+        <v>4094</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0"/>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4064</v>
+        <v>4093</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J14" s="0"/>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
-[...2 lines deleted...]
-      <c r="N14" s="0"/>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N14" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4062</v>
+        <v>4091</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4061</v>
+        <v>4087</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4060</v>
+        <v>4086</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Fristverkürzung auf 2 Monate</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J17" s="0"/>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4059</v>
+        <v>4085</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Wahl eines ausserordentlichen Ersatzmitglieds des Strafgerichts für die Dauer von zwei Jahren</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J18" s="0"/>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4057</v>
+        <v>4084</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4055</v>
+        <v>4083</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4054</v>
+        <v>4082</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J21" s="0"/>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4052</v>
+        <v>4081</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J22" s="0"/>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4051</v>
+        <v>4080</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t/>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4050</v>
+        <v>4078</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4048</v>
+        <v>4076</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4047</v>
+        <v>4075</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4046</v>
+        <v>4074</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4045</v>
+        <v>4073</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J28" s="0"/>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4044</v>
+        <v>4072</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J29" s="0"/>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4043</v>
+        <v>4070</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4042</v>
+        <v>4069</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4041</v>
+        <v>4066</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4039</v>
+        <v>4065</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4038</v>
+        <v>4064</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4037</v>
+        <v>4062</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4036</v>
+        <v>4061</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4035</v>
+        <v>4059</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4034</v>
+        <v>4057</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J38" s="0"/>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4033</v>
+        <v>4055</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4030</v>
+        <v>4054</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4029</v>
+        <v>4052</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4028</v>
+        <v>4051</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4027</v>
+        <v>4050</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4026</v>
+        <v>4048</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4025</v>
+        <v>4047</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4023</v>
+        <v>4046</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4022</v>
+        <v>4045</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4021</v>
+        <v>4044</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4020</v>
+        <v>4043</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4019</v>
+        <v>4042</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4018</v>
+        <v>4041</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4016</v>
+        <v>4039</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4015</v>
+        <v>4038</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4014</v>
+        <v>4037</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J54" s="0"/>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4013</v>
+        <v>4036</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J56" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J56" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4011</v>
+        <v>4034</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4010</v>
+        <v>4030</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4008</v>
+        <v>4028</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4006</v>
+        <v>4027</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4003</v>
+        <v>4026</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4001</v>
+        <v>4023</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4000</v>
+        <v>4021</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3999</v>
+        <v>4020</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3998</v>
+        <v>4018</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3996</v>
+        <v>4016</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J66" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J66" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3995</v>
+        <v>4015</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3994</v>
+        <v>4014</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3993</v>
+        <v>4013</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3990</v>
+        <v>4012</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J70" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3989</v>
+        <v>4011</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3988</v>
+        <v>4008</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3987</v>
+        <v>4006</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3985</v>
+        <v>3999</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3980</v>
+        <v>3998</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J75" s="0"/>
+      <c r="J75" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3974</v>
+        <v>3996</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3972</v>
+        <v>3994</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J77" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3971</v>
+        <v>3993</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3969</v>
+        <v>3990</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3966</v>
+        <v>3989</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3965</v>
+        <v>3988</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3964</v>
+        <v>3985</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3963</v>
+        <v>3980</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-26</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3960</v>
+        <v>3974</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3958</v>
+        <v>3972</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J85" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3957</v>
+        <v>3971</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J86" s="0"/>
+      <c r="J86" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3956</v>
+        <v>3969</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J87" s="0"/>
+      <c r="J87" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3953</v>
+        <v>3966</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3950</v>
+        <v>3965</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J89" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3949</v>
+        <v>3964</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J90" s="0"/>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3948</v>
+        <v>3963</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J91" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J91" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3943</v>
+        <v>3960</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3942</v>
+        <v>3958</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3941</v>
+        <v>3957</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3939</v>
+        <v>3956</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 26. Mai 2026</t>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3938</v>
+        <v>3953</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3932</v>
+        <v>3950</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3930</v>
+        <v>3949</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J98" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3929</v>
+        <v>3948</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J99" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3923</v>
+        <v>3943</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J100" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3921</v>
+        <v>3942</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3911</v>
+        <v>3941</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3910</v>
+        <v>3939</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J103" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3905</v>
+        <v>3938</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J104" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3896</v>
+        <v>3932</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3893</v>
+        <v>3930</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3891</v>
+        <v>3929</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3889</v>
+        <v>3923</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J108" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3888</v>
+        <v>3921</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J109" s="0"/>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3887</v>
+        <v>3911</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J110" s="0"/>
+      <c r="J110" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3885</v>
+        <v>3910</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3880</v>
+        <v>3905</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3877</v>
+        <v>3896</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3872</v>
+        <v>3893</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3869</v>
+        <v>3891</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3867</v>
+        <v>3889</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J116" s="0"/>
+      <c r="J116" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3866</v>
+        <v>3888</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3864</v>
+        <v>3887</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3861</v>
+        <v>3885</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3858</v>
+        <v>3877</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3827</v>
+        <v>3872</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3826</v>
+        <v>3869</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3819</v>
+        <v>3867</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J123" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3816</v>
+        <v>3866</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3811</v>
+        <v>3864</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3808</v>
+        <v>3861</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J126" s="0"/>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L126" s="0"/>
+      <c r="L126" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-22</t>
+        </is>
+      </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3802</v>
+        <v>3858</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3799</v>
+        <v>3827</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J128" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3792</v>
+        <v>3826</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3791</v>
+        <v>3819</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3790</v>
+        <v>3816</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J131" s="0"/>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3785</v>
+        <v>3811</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3778</v>
+        <v>3808</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J133" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L133" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L133" s="0"/>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3770</v>
+        <v>3802</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J134" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3767</v>
+        <v>3799</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
         </is>
       </c>
       <c r="J135" s="0"/>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3765</v>
+        <v>3792</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3759</v>
+        <v>3791</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3758</v>
+        <v>3790</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J138" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J138" s="0"/>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3755</v>
+        <v>3785</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3743</v>
+        <v>3778</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J140" s="0"/>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3742</v>
+        <v>3770</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3736</v>
+        <v>3767</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J142" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3735</v>
+        <v>3765</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3734</v>
+        <v>3759</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3733</v>
+        <v>3758</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H145" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
+      <c r="K145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L145" s="0" t="inlineStr">
+        <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H145" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3732</v>
+        <v>3755</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3727</v>
+        <v>3743</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3726</v>
+        <v>3742</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J148" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3725</v>
+        <v>3736</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3704</v>
+        <v>3735</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3684</v>
+        <v>3734</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3683</v>
+        <v>3733</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3680</v>
+        <v>3732</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3676</v>
+        <v>3727</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3667</v>
+        <v>3726</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3656</v>
+        <v>3725</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0"/>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3646</v>
+        <v>3704</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3628</v>
+        <v>3684</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J158" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J158" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3625</v>
+        <v>3683</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3621</v>
+        <v>3680</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3617</v>
+        <v>3676</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3616</v>
+        <v>3667</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3613</v>
+        <v>3656</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3602</v>
+        <v>3646</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3595</v>
+        <v>3628</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J165" s="0"/>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3594</v>
+        <v>3625</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J166" s="0"/>
+      <c r="J166" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3592</v>
+        <v>3621</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J167" s="0"/>
+      <c r="J167" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3591</v>
+        <v>3617</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2025-09-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3584</v>
+        <v>3616</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3579</v>
+        <v>3613</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J170" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3574</v>
+        <v>3602</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3569</v>
+        <v>3595</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3562</v>
+        <v>3594</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J173" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3546</v>
+        <v>3592</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J174" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J174" s="0"/>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3544</v>
+        <v>3584</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3541</v>
+        <v>3579</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3535</v>
+        <v>3574</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J177" s="0"/>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3534</v>
+        <v>3569</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H179" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L179" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M179" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N179" s="0"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N180" s="0"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H181" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N181" s="0"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H182" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B183" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G183" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H183" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" s="0"/>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N183" s="0"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H184" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0"/>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B179" s="0" t="inlineStr">
+      <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C179" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E179" s="0" t="inlineStr">
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F179" s="0" t="inlineStr">
+      <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G179" s="0" t="inlineStr">
+      <c r="G185" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H179" s="0" t="inlineStr">
+      <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I179" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L179" s="0" t="inlineStr">
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0"/>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M179" s="0" t="inlineStr">
-[...386 lines deleted...]
-      </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3488</v>
+        <v>3532</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3480</v>
+        <v>3525</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J187" s="0"/>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
+        <v>3512</v>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-12</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0"/>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
+          <t>2022-12-20</t>
+        </is>
+      </c>
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
+        <v>3507</v>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J189" s="0"/>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N189" s="0"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="n">
+        <v>3502</v>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-20</t>
+        </is>
+      </c>
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+        </is>
+      </c>
+      <c r="N190" s="0"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="n">
+        <v>3495</v>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+        </is>
+      </c>
+      <c r="F191" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-08</t>
+        </is>
+      </c>
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N191" s="0"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N192" s="0"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B188" s="0" t="inlineStr">
+      <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C188" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E188" s="0" t="inlineStr">
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F188" s="0" t="inlineStr">
+      <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G188" s="0" t="inlineStr">
+      <c r="G194" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H188" s="0" t="inlineStr">
+      <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I188" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L188" s="0" t="inlineStr">
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0"/>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M188" s="0" t="inlineStr">
-[...382 lines deleted...]
-      </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3354</v>
+        <v>3471</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0"/>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3351</v>
+        <v>3453</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Senkung der Gebühren des Strassenverkehrsamtes</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0"/>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2021-12-17</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3350</v>
+        <v>3443</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3320</v>
+        <v>3439</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J198" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3286</v>
+        <v>3364</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J199" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3285</v>
+        <v>3354</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J200" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3283</v>
+        <v>3350</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3281</v>
+        <v>3320</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J202" s="0"/>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3268</v>
+        <v>3286</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J203" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J203" s="0"/>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3262</v>
+        <v>3285</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J204" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3260</v>
+        <v>3283</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3248</v>
+        <v>3281</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J206" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B207" s="0" t="inlineStr">
+      <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C207" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E207" s="0" t="inlineStr">
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F207" s="0" t="inlineStr">
+      <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G207" s="0" t="inlineStr">
+      <c r="G211" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H207" s="0" t="inlineStr">
+      <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I207" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L207" s="0" t="inlineStr">
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0"/>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M207" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A208" s="0" t="n">
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B208" s="0" t="inlineStr">
+      <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C208" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E208" s="0" t="inlineStr">
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F208" s="0" t="inlineStr">
+      <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G208" s="0" t="inlineStr">
+      <c r="G212" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H208" s="0" t="inlineStr">
+      <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I208" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L208" s="0" t="inlineStr">
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M208" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A209" s="0" t="n">
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B209" s="0" t="inlineStr">
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C209" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E209" s="0" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F209" s="0" t="inlineStr">
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G209" s="0" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...246 lines deleted...]
-          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0"/>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3129</v>
+        <v>3185</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0"/>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3102</v>
+        <v>3165</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0"/>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>2940</v>
+        <v>3151</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>2897</v>
+        <v>3148</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>2885</v>
+        <v>3129</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0"/>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>2855</v>
+        <v>3102</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J219" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>2850</v>
+        <v>2940</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0"/>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>2766</v>
+        <v>2897</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>2655</v>
+        <v>2885</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>2640</v>
+        <v>2855</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>2635</v>
+        <v>2850</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>2501</v>
+        <v>2766</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>2336</v>
+        <v>2655</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>2310</v>
+        <v>2640</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>2291</v>
+        <v>2635</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>2212</v>
+        <v>2501</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L229" s="0"/>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>2050</v>
+        <v>2336</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L230" s="0"/>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>2024</v>
+        <v>2310</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L231" s="0"/>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>1977</v>
+        <v>2291</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L232" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>1901</v>
+        <v>2212</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0"/>
       <c r="M233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>1775</v>
+        <v>2050</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J234" s="0"/>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0"/>
       <c r="M234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>1693</v>
+        <v>2024</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0"/>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L235" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L235" s="0"/>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0"/>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0"/>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0"/>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0"/>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0"/>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0"/>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B236" s="0" t="inlineStr">
+      <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C236" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E236" s="0" t="inlineStr">
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F236" s="0" t="inlineStr">
+      <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G236" s="0" t="inlineStr">
+      <c r="G240" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H236" s="0" t="inlineStr">
+      <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I236" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A237" s="0" t="n">
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0"/>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0"/>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B237" s="0" t="inlineStr">
+      <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C237" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E237" s="0" t="inlineStr">
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F237" s="0" t="inlineStr">
+      <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G237" s="0" t="inlineStr">
+      <c r="G241" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H237" s="0" t="inlineStr">
+      <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I237" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A238" s="0" t="n">
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0"/>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B238" s="0" t="inlineStr">
+      <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C238" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E238" s="0" t="inlineStr">
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F238" s="0" t="inlineStr">
+      <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G238" s="0" t="inlineStr">
+      <c r="G242" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H238" s="0" t="inlineStr">
+      <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I238" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A239" s="0" t="n">
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0"/>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B239" s="0" t="inlineStr">
+      <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C239" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E239" s="0" t="inlineStr">
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F239" s="0" t="inlineStr">
+      <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G239" s="0" t="inlineStr">
+      <c r="G243" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H239" s="0" t="inlineStr">
+      <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I239" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A240" s="0" t="n">
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0"/>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B240" s="0" t="inlineStr">
+      <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C240" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E240" s="0" t="inlineStr">
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F240" s="0" t="inlineStr">
+      <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G240" s="0" t="inlineStr">
+      <c r="G244" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H240" s="0" t="inlineStr">
+      <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I240" s="0" t="inlineStr">
+      <c r="I244" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J240" s="0" t="inlineStr">
+      <c r="J244" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K240" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L240" s="0" t="inlineStr">
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M240" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N240" s="0"/>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>