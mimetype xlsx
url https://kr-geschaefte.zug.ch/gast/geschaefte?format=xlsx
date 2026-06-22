--- v4 (2026-05-07)
+++ v5 (2026-06-22)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N244" totalsRowShown="0">
-  <autoFilter ref="A1:N244"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N276" totalsRowShown="0">
+  <autoFilter ref="A1:N276"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N244"/>
+  <dimension ref="A1:N276"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,15698 +189,17675 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4106</v>
+        <v>4142</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4105</v>
+        <v>4141</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4104</v>
+        <v>4140</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4103</v>
+        <v>4139</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4102</v>
+        <v>4138</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4101</v>
+        <v>4137</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Kleine Anfrage der SP-Fraktion betreffend die Reussdammsanierung «Beugerank», Gemeinde Hünenberg, im Lichte des Bundesgerichtsurteils zur Reuss</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2026-07-12</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B8" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C8" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G8" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="H8" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J8" s="0"/>
+      <c r="K8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L8" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M8" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N8" s="0"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="n">
+        <v>4135</v>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C9" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion der SP-Fraktion betreffend den Demografischen Wandel: Was will Zug für Mieter:innen tun?</t>
+        </is>
+      </c>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G9" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="H9" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J9" s="0"/>
+      <c r="K9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L9" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M9" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N9" s="0"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="n">
+        <v>4134</v>
+      </c>
+      <c r="B10" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C10" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+        </is>
+      </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G10" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="H10" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J10" s="0"/>
+      <c r="K10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="M10" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N10" s="0"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B11" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G11" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H11" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J11" s="0"/>
+      <c r="K11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L11" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M11" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N11" s="0"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="n">
+        <v>4132</v>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C12" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G12" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I12" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J12" s="0"/>
+      <c r="K12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L12" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N12" s="0"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G13" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J13" s="0"/>
+      <c r="K13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L13" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N13" s="0"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B14" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C14" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G14" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H14" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I14" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J14" s="0"/>
+      <c r="K14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L14" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N14" s="0"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="n">
+        <v>4129</v>
+      </c>
+      <c r="B15" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C15" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+        </is>
+      </c>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G15" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H15" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I15" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J15" s="0"/>
+      <c r="K15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L15" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N15" s="0"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="n">
+        <v>4128</v>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>Wahlen</t>
+        </is>
+      </c>
+      <c r="C16" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>Feststellung der Gültigkeit der stillen Wahl von Pascal Sterchi als Mitglied des Kantonsgerichts für den Rest der Amtsdauer 2025–2030</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>Obergericht</t>
+        </is>
+      </c>
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I16" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J16" s="0"/>
+      <c r="K16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L16" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N16" s="0"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="n">
+        <v>4127</v>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J17" s="0"/>
+      <c r="K17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L17" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="M17" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N17" s="0"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="n">
+        <v>4126</v>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C18" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+        </is>
+      </c>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J18" s="0"/>
+      <c r="K18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L18" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M18" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N18" s="0"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="n">
+        <v>4125</v>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="H19" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J19" s="0"/>
+      <c r="K19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L19" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M19" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N19" s="0"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="n">
+        <v>4124</v>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>Wahlen</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>Obergericht</t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J20" s="0"/>
+      <c r="K20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L20" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N20" s="0"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J21" s="0"/>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L21" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M21" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N21" s="0"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="n">
+        <v>4122</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0"/>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0"/>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="n">
+        <v>4120</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0"/>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0"/>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N25" s="0"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J26" s="0"/>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N26" s="0"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N27" s="0"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0"/>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N28" s="0"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N29" s="0"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N30" s="0"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N31" s="0"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J32" s="0"/>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N32" s="0"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0"/>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N33" s="0"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0"/>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N35" s="0"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N36" s="0"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N37" s="0"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J38" s="0"/>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" s="0"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J39" s="0"/>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" s="0"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N40" s="0"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B8" s="0" t="inlineStr">
+      <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C8" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E8" s="0" t="inlineStr">
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F8" s="0" t="inlineStr">
+      <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G8" s="0" t="inlineStr">
+      <c r="G41" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
-      <c r="H8" s="0" t="inlineStr">
+      <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
-      <c r="I8" s="0" t="inlineStr">
+      <c r="I41" s="0" t="inlineStr">
         <is>
           <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
-      <c r="J8" s="0" t="inlineStr">
+      <c r="J41" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K8" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="0" t="inlineStr">
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M8" s="0" t="inlineStr">
+      <c r="M41" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...2144 lines deleted...]
-          <t>SP</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4051</v>
+        <v>4099</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4050</v>
+        <v>4098</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J43" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4048</v>
+        <v>4097</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4047</v>
+        <v>4095</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4046</v>
+        <v>4094</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4045</v>
+        <v>4091</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J47" s="0"/>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4044</v>
+        <v>4090</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Tätigkeitsbericht 2025 der Datenschutzbeauftragten des Kantons Zug</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J48" s="0"/>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4043</v>
+        <v>4089</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J49" s="0"/>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4042</v>
+        <v>4088</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4041</v>
+        <v>4087</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4039</v>
+        <v>4086</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J52" s="0"/>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4038</v>
+        <v>4084</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4037</v>
+        <v>4083</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4036</v>
+        <v>4082</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J55" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J55" s="0"/>
       <c r="K55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4035</v>
+        <v>4081</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J56" s="0"/>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4034</v>
+        <v>4080</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J57" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J57" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4030</v>
+        <v>4078</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4028</v>
+        <v>4076</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4027</v>
+        <v>4075</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4026</v>
+        <v>4074</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4023</v>
+        <v>4073</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4021</v>
+        <v>4072</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>4020</v>
+        <v>4070</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>4018</v>
+        <v>4069</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4016</v>
+        <v>4066</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4015</v>
+        <v>4065</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4014</v>
+        <v>4064</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J68" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J68" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4013</v>
+        <v>4061</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4012</v>
+        <v>4059</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J70" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4011</v>
+        <v>4057</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4008</v>
+        <v>4055</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4006</v>
+        <v>4054</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3999</v>
+        <v>4051</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3998</v>
+        <v>4050</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3996</v>
+        <v>4048</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J76" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3994</v>
+        <v>4047</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J77" s="0"/>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3993</v>
+        <v>4046</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3990</v>
+        <v>4045</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3989</v>
+        <v>4044</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3988</v>
+        <v>4043</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3985</v>
+        <v>4042</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3980</v>
+        <v>4041</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J83" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3974</v>
+        <v>4039</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3972</v>
+        <v>4038</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3971</v>
+        <v>4037</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3969</v>
+        <v>4036</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3966</v>
+        <v>4035</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3965</v>
+        <v>4034</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3964</v>
+        <v>4030</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3963</v>
+        <v>4028</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3960</v>
+        <v>4027</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3958</v>
+        <v>4026</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J93" s="0"/>
+          <t>Traktandiert für 1./.2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J93" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3957</v>
+        <v>4023</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J94" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J94" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3956</v>
+        <v>4021</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J95" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J95" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3953</v>
+        <v>4020</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3950</v>
+        <v>4018</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J97" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J97" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3949</v>
+        <v>4016</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J98" s="0"/>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3948</v>
+        <v>4015</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J99" s="0"/>
+      <c r="J99" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3943</v>
+        <v>4014</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3942</v>
+        <v>4013</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3941</v>
+        <v>4012</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J102" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3939</v>
+        <v>4011</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J103" s="0"/>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3938</v>
+        <v>4008</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3932</v>
+        <v>4006</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3930</v>
+        <v>3999</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3929</v>
+        <v>3998</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3923</v>
+        <v>3996</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3921</v>
+        <v>3994</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3911</v>
+        <v>3993</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3910</v>
+        <v>3990</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3905</v>
+        <v>3989</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J112" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3896</v>
+        <v>3988</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3893</v>
+        <v>3985</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3891</v>
+        <v>3980</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3889</v>
+        <v>3974</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3888</v>
+        <v>3972</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J117" s="0"/>
+      <c r="J117" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3887</v>
+        <v>3971</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J118" s="0"/>
+      <c r="J118" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3885</v>
+        <v>3969</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juni 2026</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3877</v>
+        <v>3966</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3872</v>
+        <v>3965</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3869</v>
+        <v>3964</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3867</v>
+        <v>3963</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J123" s="0"/>
+      <c r="J123" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3866</v>
+        <v>3960</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J124" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J124" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3864</v>
+        <v>3958</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Schreiben des Regierungsrats mit Beilagen der Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="J125" s="0"/>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3861</v>
+        <v>3957</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J126" s="0"/>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3858</v>
+        <v>3956</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J127" s="0"/>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3827</v>
+        <v>3953</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3826</v>
+        <v>3950</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3819</v>
+        <v>3948</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J130" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3816</v>
+        <v>3943</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3811</v>
+        <v>3942</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3808</v>
+        <v>3941</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J133" s="0"/>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L133" s="0"/>
+      <c r="L133" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-16</t>
+        </is>
+      </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3802</v>
+        <v>3939</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J134" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3799</v>
+        <v>3938</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J135" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3792</v>
+        <v>3932</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3791</v>
+        <v>3930</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3790</v>
+        <v>3929</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J138" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3785</v>
+        <v>3923</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J139" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3778</v>
+        <v>3921</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3770</v>
+        <v>3911</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J141" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J141" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3767</v>
+        <v>3910</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J142" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3765</v>
+        <v>3905</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J143" s="0"/>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3759</v>
+        <v>3896</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3758</v>
+        <v>3893</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3755</v>
+        <v>3891</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3743</v>
+        <v>3889</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0"/>
+      <c r="J147" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3742</v>
+        <v>3888</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3736</v>
+        <v>3887</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J149" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3735</v>
+        <v>3885</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3734</v>
+        <v>3877</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3733</v>
+        <v>3872</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3732</v>
+        <v>3869</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>2028-10-02</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3727</v>
+        <v>3867</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J154" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3726</v>
+        <v>3866</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J155" s="0"/>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3725</v>
+        <v>3864</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3704</v>
+        <v>3861</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3684</v>
+        <v>3858</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3683</v>
+        <v>3827</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3680</v>
+        <v>3826</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3676</v>
+        <v>3819</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3667</v>
+        <v>3816</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
           <t>2024-12-19</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>2027-12-19</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3656</v>
+        <v>3811</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J163" s="0"/>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3646</v>
+        <v>3808</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J164" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L164" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L164" s="0"/>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3628</v>
+        <v>3802</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J165" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J165" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3625</v>
+        <v>3799</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3621</v>
+        <v>3792</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3617</v>
+        <v>3791</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3616</v>
+        <v>3790</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3613</v>
+        <v>3785</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J170" s="0"/>
+      <c r="J170" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-20</t>
+        </is>
+      </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3602</v>
+        <v>3778</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3595</v>
+        <v>3770</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3594</v>
+        <v>3767</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3592</v>
+        <v>3765</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J174" s="0"/>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3584</v>
+        <v>3759</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3579</v>
+        <v>3758</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3574</v>
+        <v>3755</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3569</v>
+        <v>3743</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3562</v>
+        <v>3742</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J179" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3546</v>
+        <v>3736</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3544</v>
+        <v>3735</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3541</v>
+        <v>3734</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3535</v>
+        <v>3733</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J183" s="0"/>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3534</v>
+        <v>3732</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0"/>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
+        <v>3727</v>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H185" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-02</t>
+        </is>
+      </c>
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
+        <v>3726</v>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H186" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-30</t>
+        </is>
+      </c>
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+        </is>
+      </c>
+      <c r="N186" s="0"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="n">
+        <v>3725</v>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+        </is>
+      </c>
+      <c r="F187" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-29</t>
+        </is>
+      </c>
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N187" s="0"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="n">
+        <v>3704</v>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t>SP, ALG</t>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
+        <v>3684</v>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N189" s="0"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="n">
+        <v>3683</v>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N190" s="0"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="n">
+        <v>3680</v>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+        </is>
+      </c>
+      <c r="F191" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-13</t>
+        </is>
+      </c>
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N191" s="0"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="n">
+        <v>3676</v>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-03</t>
+        </is>
+      </c>
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Achermann Heinz</t>
+        </is>
+      </c>
+      <c r="N192" s="0"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="n">
+        <v>3667</v>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-29</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0"/>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
+        <v>3646</v>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
+        <is>
+          <t>2023-11-30</t>
+        </is>
+      </c>
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J196" s="0"/>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
+        <v>3625</v>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-10</t>
+        </is>
+      </c>
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
+        <v>3621</v>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0"/>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0"/>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0"/>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0"/>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0"/>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0"/>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B185" s="0" t="inlineStr">
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C185" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E185" s="0" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F185" s="0" t="inlineStr">
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G185" s="0" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H185" s="0" t="inlineStr">
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I185" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L185" s="0" t="inlineStr">
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0"/>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M185" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A186" s="0" t="n">
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
         <v>3532</v>
       </c>
-      <c r="B186" s="0" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C186" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E186" s="0" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
         <is>
           <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
-      <c r="F186" s="0" t="inlineStr">
+      <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G186" s="0" t="inlineStr">
+      <c r="G217" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
-      <c r="H186" s="0" t="inlineStr">
+      <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I186" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J186" s="0" t="inlineStr">
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0" t="inlineStr">
         <is>
           <t>2027-03-21</t>
         </is>
       </c>
-      <c r="K186" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L186" s="0" t="inlineStr">
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
         <is>
           <t>2023-02-16</t>
         </is>
       </c>
-      <c r="M186" s="0" t="inlineStr">
+      <c r="M217" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N186" s="0"/>
-[...2 lines deleted...]
-      <c r="A187" s="0" t="n">
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
         <v>3525</v>
       </c>
-      <c r="B187" s="0" t="inlineStr">
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C187" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E187" s="0" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
         <is>
           <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
-      <c r="F187" s="0" t="inlineStr">
+      <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G187" s="0" t="inlineStr">
+      <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H187" s="0" t="inlineStr">
+      <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I187" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J187" s="0" t="inlineStr">
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K187" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L187" s="0" t="inlineStr">
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
         <is>
           <t>2023-02-03</t>
         </is>
       </c>
-      <c r="M187" s="0" t="inlineStr">
+      <c r="M218" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
-      <c r="N187" s="0"/>
-[...2 lines deleted...]
-      <c r="A188" s="0" t="n">
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B188" s="0" t="inlineStr">
+      <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C188" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E188" s="0" t="inlineStr">
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F188" s="0" t="inlineStr">
+      <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G188" s="0" t="inlineStr">
+      <c r="G219" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H188" s="0" t="inlineStr">
+      <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I188" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L188" s="0" t="inlineStr">
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0"/>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M188" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A189" s="0" t="n">
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3507</v>
       </c>
-      <c r="B189" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C189" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E189" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
-      <c r="F189" s="0" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G189" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
-      <c r="H189" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I189" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I220" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
-      <c r="J189" s="0"/>
-[...5 lines deleted...]
-      <c r="L189" s="0" t="inlineStr">
+      <c r="J220" s="0"/>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M189" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A190" s="0" t="n">
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
         <v>3502</v>
       </c>
-      <c r="B190" s="0" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C190" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E190" s="0" t="inlineStr">
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
-      <c r="F190" s="0" t="inlineStr">
+      <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G190" s="0" t="inlineStr">
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H190" s="0" t="inlineStr">
+      <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I190" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J190" s="0" t="inlineStr">
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K190" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L190" s="0" t="inlineStr">
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
         <is>
           <t>2022-11-20</t>
         </is>
       </c>
-      <c r="M190" s="0" t="inlineStr">
+      <c r="M221" s="0" t="inlineStr">
         <is>
           <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
-      <c r="N190" s="0"/>
-[...2 lines deleted...]
-      <c r="A191" s="0" t="n">
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
         <v>3495</v>
       </c>
-      <c r="B191" s="0" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C191" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E191" s="0" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
-      <c r="F191" s="0" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G191" s="0" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
-      <c r="H191" s="0" t="inlineStr">
+      <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I191" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J191" s="0" t="inlineStr">
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
-      <c r="K191" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L191" s="0" t="inlineStr">
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
-      <c r="M191" s="0" t="inlineStr">
+      <c r="M222" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N191" s="0"/>
-[...2 lines deleted...]
-      <c r="A192" s="0" t="n">
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
         <v>3488</v>
       </c>
-      <c r="B192" s="0" t="inlineStr">
+      <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C192" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E192" s="0" t="inlineStr">
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
         <is>
           <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
-      <c r="F192" s="0" t="inlineStr">
+      <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G192" s="0" t="inlineStr">
+      <c r="G223" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
-      <c r="H192" s="0" t="inlineStr">
+      <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I192" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J192" s="0" t="inlineStr">
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
         <is>
           <t>2027-02-28</t>
         </is>
       </c>
-      <c r="K192" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L192" s="0" t="inlineStr">
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
         <is>
           <t>2022-10-25</t>
         </is>
       </c>
-      <c r="M192" s="0" t="inlineStr">
+      <c r="M223" s="0" t="inlineStr">
         <is>
           <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
-      <c r="N192" s="0"/>
-[...2 lines deleted...]
-      <c r="A193" s="0" t="n">
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B193" s="0" t="inlineStr">
+      <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C193" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E193" s="0" t="inlineStr">
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F193" s="0" t="inlineStr">
+      <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G193" s="0" t="inlineStr">
+      <c r="G224" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H193" s="0" t="inlineStr">
+      <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I193" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L193" s="0" t="inlineStr">
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M193" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A194" s="0" t="n">
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B194" s="0" t="inlineStr">
+      <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C194" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E194" s="0" t="inlineStr">
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F194" s="0" t="inlineStr">
+      <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G194" s="0" t="inlineStr">
+      <c r="G225" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H194" s="0" t="inlineStr">
+      <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I194" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L194" s="0" t="inlineStr">
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0"/>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M194" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A195" s="0" t="n">
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B195" s="0" t="inlineStr">
+      <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C195" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E195" s="0" t="inlineStr">
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F195" s="0" t="inlineStr">
+      <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G195" s="0" t="inlineStr">
+      <c r="G226" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H195" s="0" t="inlineStr">
+      <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I195" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L195" s="0" t="inlineStr">
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0"/>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M195" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A196" s="0" t="n">
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B196" s="0" t="inlineStr">
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C196" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E196" s="0" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F196" s="0" t="inlineStr">
+      <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G196" s="0" t="inlineStr">
+      <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H196" s="0" t="inlineStr">
+      <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I196" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L196" s="0" t="inlineStr">
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0"/>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M196" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A197" s="0" t="n">
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
         <v>3443</v>
       </c>
-      <c r="B197" s="0" t="inlineStr">
+      <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C197" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E197" s="0" t="inlineStr">
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
         <is>
           <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
-      <c r="F197" s="0" t="inlineStr">
+      <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G197" s="0" t="inlineStr">
+      <c r="G228" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
-      <c r="H197" s="0" t="inlineStr">
+      <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I197" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J197" s="0" t="inlineStr">
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
-      <c r="K197" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L197" s="0" t="inlineStr">
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
         <is>
           <t>2022-06-13</t>
         </is>
       </c>
-      <c r="M197" s="0" t="inlineStr">
+      <c r="M228" s="0" t="inlineStr">
         <is>
           <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
-      <c r="N197" s="0"/>
-[...2 lines deleted...]
-      <c r="A198" s="0" t="n">
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B198" s="0" t="inlineStr">
+      <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C198" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E198" s="0" t="inlineStr">
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F198" s="0" t="inlineStr">
+      <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G198" s="0" t="inlineStr">
+      <c r="G229" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H198" s="0" t="inlineStr">
+      <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I198" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L198" s="0" t="inlineStr">
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M198" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A199" s="0" t="n">
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
         <v>3364</v>
       </c>
-      <c r="B199" s="0" t="inlineStr">
+      <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C199" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E199" s="0" t="inlineStr">
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
         <is>
           <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
-      <c r="F199" s="0" t="inlineStr">
+      <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G199" s="0" t="inlineStr">
+      <c r="G230" s="0" t="inlineStr">
         <is>
           <t>2023-09-28</t>
         </is>
       </c>
-      <c r="H199" s="0" t="inlineStr">
+      <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I199" s="0" t="inlineStr">
+      <c r="I230" s="0" t="inlineStr">
         <is>
           <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
-      <c r="J199" s="0" t="inlineStr">
+      <c r="J230" s="0" t="inlineStr">
         <is>
           <t>2026-09-27</t>
         </is>
       </c>
-      <c r="K199" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L199" s="0" t="inlineStr">
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
         <is>
           <t>2022-01-26</t>
         </is>
       </c>
-      <c r="M199" s="0" t="inlineStr">
+      <c r="M230" s="0" t="inlineStr">
         <is>
           <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
-      <c r="N199" s="0"/>
-[...2 lines deleted...]
-      <c r="A200" s="0" t="n">
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
         <v>3354</v>
       </c>
-      <c r="B200" s="0" t="inlineStr">
+      <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C200" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E200" s="0" t="inlineStr">
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
         <is>
           <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
-      <c r="F200" s="0" t="inlineStr">
+      <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G200" s="0" t="inlineStr">
+      <c r="G231" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H200" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I200" s="0" t="inlineStr">
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J200" s="0" t="inlineStr">
+      <c r="J231" s="0" t="inlineStr">
         <is>
           <t>2026-06-28</t>
         </is>
       </c>
-      <c r="K200" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L200" s="0" t="inlineStr">
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
         <is>
           <t>2021-12-20</t>
         </is>
       </c>
-      <c r="M200" s="0" t="inlineStr">
+      <c r="M231" s="0" t="inlineStr">
         <is>
           <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
-      <c r="N200" s="0"/>
-[...2 lines deleted...]
-      <c r="A201" s="0" t="n">
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
         <v>3350</v>
       </c>
-      <c r="B201" s="0" t="inlineStr">
+      <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C201" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E201" s="0" t="inlineStr">
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
-      <c r="F201" s="0" t="inlineStr">
+      <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
-      <c r="G201" s="0" t="inlineStr">
+      <c r="G232" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H201" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I201" s="0" t="inlineStr">
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J201" s="0" t="inlineStr">
+      <c r="J232" s="0" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
-      <c r="K201" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L201" s="0" t="inlineStr">
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
-      <c r="M201" s="0" t="inlineStr">
+      <c r="M232" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
-      <c r="N201" s="0"/>
-[...2 lines deleted...]
-      <c r="A202" s="0" t="n">
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
         <v>3320</v>
       </c>
-      <c r="B202" s="0" t="inlineStr">
+      <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C202" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E202" s="0" t="inlineStr">
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
         <is>
           <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
-      <c r="F202" s="0" t="inlineStr">
+      <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G202" s="0" t="inlineStr">
+      <c r="G233" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H202" s="0" t="inlineStr">
+      <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I202" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J202" s="0" t="inlineStr">
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
-      <c r="K202" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L202" s="0" t="inlineStr">
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
-      <c r="M202" s="0" t="inlineStr">
+      <c r="M233" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
-      <c r="N202" s="0"/>
-[...2 lines deleted...]
-      <c r="A203" s="0" t="n">
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
         <v>3286</v>
       </c>
-      <c r="B203" s="0" t="inlineStr">
+      <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C203" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E203" s="0" t="inlineStr">
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
-      <c r="F203" s="0" t="inlineStr">
+      <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G203" s="0" t="inlineStr">
+      <c r="G234" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H203" s="0" t="inlineStr">
+      <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I203" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L203" s="0" t="inlineStr">
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M203" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A204" s="0" t="n">
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
         <v>3285</v>
       </c>
-      <c r="B204" s="0" t="inlineStr">
+      <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C204" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E204" s="0" t="inlineStr">
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
-      <c r="F204" s="0" t="inlineStr">
+      <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G204" s="0" t="inlineStr">
+      <c r="G235" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H204" s="0" t="inlineStr">
+      <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I204" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L204" s="0" t="inlineStr">
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0"/>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M204" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A205" s="0" t="n">
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
         <v>3283</v>
       </c>
-      <c r="B205" s="0" t="inlineStr">
+      <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C205" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E205" s="0" t="inlineStr">
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
         <is>
           <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
-      <c r="F205" s="0" t="inlineStr">
+      <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G205" s="0" t="inlineStr">
+      <c r="G236" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
-      <c r="H205" s="0" t="inlineStr">
+      <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I205" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J205" s="0" t="inlineStr">
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K205" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L205" s="0" t="inlineStr">
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
         <is>
           <t>2021-08-23</t>
         </is>
       </c>
-      <c r="M205" s="0" t="inlineStr">
+      <c r="M236" s="0" t="inlineStr">
         <is>
           <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
-      <c r="N205" s="0"/>
-[...2 lines deleted...]
-      <c r="A206" s="0" t="n">
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
         <v>3281</v>
       </c>
-      <c r="B206" s="0" t="inlineStr">
+      <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C206" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E206" s="0" t="inlineStr">
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
-      <c r="F206" s="0" t="inlineStr">
+      <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G206" s="0" t="inlineStr">
+      <c r="G237" s="0" t="inlineStr">
         <is>
           <t>2022-02-05</t>
         </is>
       </c>
-      <c r="H206" s="0" t="inlineStr">
+      <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I206" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L206" s="0" t="inlineStr">
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0"/>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
         <is>
           <t>2021-08-17</t>
         </is>
       </c>
-      <c r="M206" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A207" s="0" t="n">
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
         <v>3268</v>
       </c>
-      <c r="B207" s="0" t="inlineStr">
+      <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C207" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E207" s="0" t="inlineStr">
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
         <is>
           <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
-      <c r="F207" s="0" t="inlineStr">
+      <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G207" s="0" t="inlineStr">
+      <c r="G238" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H207" s="0" t="inlineStr">
+      <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I207" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J207" s="0" t="inlineStr">
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K207" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L207" s="0" t="inlineStr">
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
-      <c r="M207" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A208" s="0" t="n">
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
         <v>3262</v>
       </c>
-      <c r="B208" s="0" t="inlineStr">
+      <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C208" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E208" s="0" t="inlineStr">
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
-      <c r="F208" s="0" t="inlineStr">
+      <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G208" s="0" t="inlineStr">
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H208" s="0" t="inlineStr">
+      <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I208" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J208" s="0" t="inlineStr">
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K208" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L208" s="0" t="inlineStr">
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
         <is>
           <t>2021-06-09</t>
         </is>
       </c>
-      <c r="M208" s="0" t="inlineStr">
+      <c r="M239" s="0" t="inlineStr">
         <is>
           <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
-      <c r="N208" s="0"/>
-[...2 lines deleted...]
-      <c r="A209" s="0" t="n">
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
         <v>3260</v>
       </c>
-      <c r="B209" s="0" t="inlineStr">
+      <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C209" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E209" s="0" t="inlineStr">
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
-      <c r="F209" s="0" t="inlineStr">
+      <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G209" s="0" t="inlineStr">
+      <c r="G240" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H209" s="0" t="inlineStr">
+      <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I209" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J209" s="0" t="inlineStr">
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K209" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L209" s="0" t="inlineStr">
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
         <is>
           <t>2021-06-08</t>
         </is>
       </c>
-      <c r="M209" s="0" t="inlineStr">
+      <c r="M240" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N209" s="0"/>
-[...2 lines deleted...]
-      <c r="A210" s="0" t="n">
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
         <v>3248</v>
       </c>
-      <c r="B210" s="0" t="inlineStr">
+      <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C210" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E210" s="0" t="inlineStr">
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
         <is>
           <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
-      <c r="F210" s="0" t="inlineStr">
+      <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G210" s="0" t="inlineStr">
+      <c r="G241" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
-      <c r="H210" s="0" t="inlineStr">
+      <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I210" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J210" s="0" t="inlineStr">
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K210" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L210" s="0" t="inlineStr">
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
         <is>
           <t>2021-05-11</t>
         </is>
       </c>
-      <c r="M210" s="0" t="inlineStr">
+      <c r="M241" s="0" t="inlineStr">
         <is>
           <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N210" s="0"/>
-[...2 lines deleted...]
-      <c r="A211" s="0" t="n">
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B211" s="0" t="inlineStr">
+      <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C211" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E211" s="0" t="inlineStr">
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F211" s="0" t="inlineStr">
+      <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G211" s="0" t="inlineStr">
+      <c r="G242" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H211" s="0" t="inlineStr">
+      <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I211" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L211" s="0" t="inlineStr">
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M211" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A212" s="0" t="n">
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B212" s="0" t="inlineStr">
+      <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C212" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E212" s="0" t="inlineStr">
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F212" s="0" t="inlineStr">
+      <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G212" s="0" t="inlineStr">
+      <c r="G243" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H212" s="0" t="inlineStr">
+      <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I212" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L212" s="0" t="inlineStr">
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M212" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A213" s="0" t="n">
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B213" s="0" t="inlineStr">
+      <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C213" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E213" s="0" t="inlineStr">
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F213" s="0" t="inlineStr">
+      <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G213" s="0" t="inlineStr">
+      <c r="G244" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H213" s="0" t="inlineStr">
+      <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I213" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L213" s="0" t="inlineStr">
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
         <is>
           <t>2021-03-09</t>
         </is>
       </c>
-      <c r="M213" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A214" s="0" t="n">
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
         <v>3185</v>
       </c>
-      <c r="B214" s="0" t="inlineStr">
+      <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C214" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E214" s="0" t="inlineStr">
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
         <is>
           <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
-      <c r="F214" s="0" t="inlineStr">
+      <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G214" s="0" t="inlineStr">
+      <c r="G245" s="0" t="inlineStr">
         <is>
           <t>2024-01-26</t>
         </is>
       </c>
-      <c r="H214" s="0" t="inlineStr">
+      <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I214" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L214" s="0" t="inlineStr">
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0"/>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
         <is>
           <t>2020-12-15</t>
         </is>
       </c>
-      <c r="M214" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A215" s="0" t="n">
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
         <v>3165</v>
       </c>
-      <c r="B215" s="0" t="inlineStr">
+      <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C215" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E215" s="0" t="inlineStr">
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
-      <c r="F215" s="0" t="inlineStr">
+      <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G215" s="0" t="inlineStr">
+      <c r="G246" s="0" t="inlineStr">
         <is>
           <t>2021-08-21</t>
         </is>
       </c>
-      <c r="H215" s="0" t="inlineStr">
+      <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I215" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L215" s="0" t="inlineStr">
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J246" s="0"/>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
         <is>
           <t>2020-11-03</t>
         </is>
       </c>
-      <c r="M215" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A216" s="0" t="n">
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
         <v>3151</v>
       </c>
-      <c r="B216" s="0" t="inlineStr">
+      <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C216" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E216" s="0" t="inlineStr">
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
-      <c r="F216" s="0" t="inlineStr">
+      <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G216" s="0" t="inlineStr">
+      <c r="G247" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
-      <c r="H216" s="0" t="inlineStr">
+      <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I216" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L216" s="0" t="inlineStr">
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0"/>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
         <is>
           <t>2020-10-27</t>
         </is>
       </c>
-      <c r="M216" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A217" s="0" t="n">
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
         <v>3148</v>
       </c>
-      <c r="B217" s="0" t="inlineStr">
+      <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C217" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E217" s="0" t="inlineStr">
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
-      <c r="F217" s="0" t="inlineStr">
+      <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G217" s="0" t="inlineStr">
+      <c r="G248" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
-      <c r="H217" s="0" t="inlineStr">
+      <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I217" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L217" s="0" t="inlineStr">
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
         <is>
           <t>2020-10-20</t>
         </is>
       </c>
-      <c r="M217" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A218" s="0" t="n">
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
         <v>3129</v>
       </c>
-      <c r="B218" s="0" t="inlineStr">
+      <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C218" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E218" s="0" t="inlineStr">
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
-      <c r="F218" s="0" t="inlineStr">
+      <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G218" s="0" t="inlineStr">
+      <c r="G249" s="0" t="inlineStr">
         <is>
           <t>2021-06-05</t>
         </is>
       </c>
-      <c r="H218" s="0" t="inlineStr">
+      <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I218" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L218" s="0" t="inlineStr">
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
         <is>
           <t>2020-08-18</t>
         </is>
       </c>
-      <c r="M218" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A219" s="0" t="n">
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
         <v>3102</v>
       </c>
-      <c r="B219" s="0" t="inlineStr">
+      <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C219" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E219" s="0" t="inlineStr">
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
         <is>
           <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
-      <c r="F219" s="0" t="inlineStr">
+      <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G219" s="0" t="inlineStr">
+      <c r="G250" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H219" s="0" t="inlineStr">
+      <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I219" s="0" t="inlineStr">
+      <c r="I250" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
-      <c r="J219" s="0" t="inlineStr">
+      <c r="J250" s="0" t="inlineStr">
         <is>
           <t>2026-12-31</t>
         </is>
       </c>
-      <c r="K219" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L219" s="0" t="inlineStr">
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
         <is>
           <t>2020-05-12</t>
         </is>
       </c>
-      <c r="M219" s="0" t="inlineStr">
+      <c r="M250" s="0" t="inlineStr">
         <is>
           <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
-      <c r="N219" s="0"/>
-[...2 lines deleted...]
-      <c r="A220" s="0" t="n">
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
         <v>2940</v>
       </c>
-      <c r="B220" s="0" t="inlineStr">
+      <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C220" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E220" s="0" t="inlineStr">
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
-      <c r="F220" s="0" t="inlineStr">
+      <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G220" s="0" t="inlineStr">
+      <c r="G251" s="0" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
-      <c r="H220" s="0" t="inlineStr">
+      <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I220" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L220" s="0" t="inlineStr">
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
         <is>
           <t>2019-02-19</t>
         </is>
       </c>
-      <c r="M220" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A221" s="0" t="n">
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
         <v>2897</v>
       </c>
-      <c r="B221" s="0" t="inlineStr">
+      <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C221" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E221" s="0" t="inlineStr">
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
-      <c r="F221" s="0" t="inlineStr">
+      <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G221" s="0" t="inlineStr">
+      <c r="G252" s="0" t="inlineStr">
         <is>
           <t>2019-05-18</t>
         </is>
       </c>
-      <c r="H221" s="0" t="inlineStr">
+      <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I221" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L221" s="0" t="inlineStr">
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
         <is>
           <t>2018-09-18</t>
         </is>
       </c>
-      <c r="M221" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A222" s="0" t="n">
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
         <v>2885</v>
       </c>
-      <c r="B222" s="0" t="inlineStr">
+      <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C222" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E222" s="0" t="inlineStr">
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F222" s="0" t="inlineStr">
+      <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G222" s="0" t="inlineStr">
+      <c r="G253" s="0" t="inlineStr">
         <is>
           <t>2019-02-20</t>
         </is>
       </c>
-      <c r="H222" s="0" t="inlineStr">
+      <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I222" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L222" s="0" t="inlineStr">
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
         <is>
           <t>2018-07-03</t>
         </is>
       </c>
-      <c r="M222" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A223" s="0" t="n">
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
         <v>2855</v>
       </c>
-      <c r="B223" s="0" t="inlineStr">
+      <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C223" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E223" s="0" t="inlineStr">
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
-      <c r="F223" s="0" t="inlineStr">
+      <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G223" s="0" t="inlineStr">
+      <c r="G254" s="0" t="inlineStr">
         <is>
           <t>2019-05-16</t>
         </is>
       </c>
-      <c r="H223" s="0" t="inlineStr">
+      <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I223" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L223" s="0" t="inlineStr">
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
         <is>
           <t>2018-03-27</t>
         </is>
       </c>
-      <c r="M223" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A224" s="0" t="n">
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
         <v>2850</v>
       </c>
-      <c r="B224" s="0" t="inlineStr">
+      <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C224" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E224" s="0" t="inlineStr">
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
-      <c r="F224" s="0" t="inlineStr">
+      <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G224" s="0" t="inlineStr">
+      <c r="G255" s="0" t="inlineStr">
         <is>
           <t>2018-11-06</t>
         </is>
       </c>
-      <c r="H224" s="0" t="inlineStr">
+      <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I224" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L224" s="0" t="inlineStr">
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
         <is>
           <t>2018-03-20</t>
         </is>
       </c>
-      <c r="M224" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A225" s="0" t="n">
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
         <v>2766</v>
       </c>
-      <c r="B225" s="0" t="inlineStr">
+      <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C225" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E225" s="0" t="inlineStr">
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
-      <c r="F225" s="0" t="inlineStr">
+      <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G225" s="0" t="inlineStr">
+      <c r="G256" s="0" t="inlineStr">
         <is>
           <t>2018-01-25</t>
         </is>
       </c>
-      <c r="H225" s="0" t="inlineStr">
+      <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I225" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L225" s="0" t="inlineStr">
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
         <is>
           <t>2017-07-11</t>
         </is>
       </c>
-      <c r="M225" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A226" s="0" t="n">
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
         <v>2655</v>
       </c>
-      <c r="B226" s="0" t="inlineStr">
+      <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C226" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E226" s="0" t="inlineStr">
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
-      <c r="F226" s="0" t="inlineStr">
+      <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G226" s="0" t="inlineStr">
+      <c r="G257" s="0" t="inlineStr">
         <is>
           <t>2018-01-20</t>
         </is>
       </c>
-      <c r="H226" s="0" t="inlineStr">
+      <c r="H257" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I226" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L226" s="0" t="inlineStr">
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
         <is>
           <t>2016-08-23</t>
         </is>
       </c>
-      <c r="M226" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A227" s="0" t="n">
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
         <v>2640</v>
       </c>
-      <c r="B227" s="0" t="inlineStr">
+      <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C227" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E227" s="0" t="inlineStr">
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
-      <c r="F227" s="0" t="inlineStr">
+      <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G227" s="0" t="inlineStr">
+      <c r="G258" s="0" t="inlineStr">
         <is>
           <t>2017-03-30</t>
         </is>
       </c>
-      <c r="H227" s="0" t="inlineStr">
+      <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I227" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L227" s="0" t="inlineStr">
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
         <is>
           <t>2016-06-21</t>
         </is>
       </c>
-      <c r="M227" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A228" s="0" t="n">
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
         <v>2635</v>
       </c>
-      <c r="B228" s="0" t="inlineStr">
+      <c r="B259" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C228" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E228" s="0" t="inlineStr">
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
-      <c r="F228" s="0" t="inlineStr">
+      <c r="F259" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G228" s="0" t="inlineStr">
+      <c r="G259" s="0" t="inlineStr">
         <is>
           <t>2017-03-10</t>
         </is>
       </c>
-      <c r="H228" s="0" t="inlineStr">
+      <c r="H259" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I228" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L228" s="0" t="inlineStr">
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
         <is>
           <t>2016-06-07</t>
         </is>
       </c>
-      <c r="M228" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A229" s="0" t="n">
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
         <v>2501</v>
       </c>
-      <c r="B229" s="0" t="inlineStr">
+      <c r="B260" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C229" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E229" s="0" t="inlineStr">
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
-      <c r="F229" s="0" t="inlineStr">
+      <c r="F260" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G229" s="0" t="inlineStr">
+      <c r="G260" s="0" t="inlineStr">
         <is>
           <t>2016-04-09</t>
         </is>
       </c>
-      <c r="H229" s="0" t="inlineStr">
+      <c r="H260" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I229" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L229" s="0" t="inlineStr">
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
         <is>
           <t>2015-03-31</t>
         </is>
       </c>
-      <c r="M229" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A230" s="0" t="n">
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
         <v>2336</v>
       </c>
-      <c r="B230" s="0" t="inlineStr">
+      <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C230" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E230" s="0" t="inlineStr">
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
         <is>
           <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
-      <c r="F230" s="0" t="inlineStr">
+      <c r="F261" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G230" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L230" s="0" t="inlineStr">
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L261" s="0" t="inlineStr">
         <is>
           <t>2013-12-17</t>
         </is>
       </c>
-      <c r="M230" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A231" s="0" t="n">
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
         <v>2310</v>
       </c>
-      <c r="B231" s="0" t="inlineStr">
+      <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C231" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E231" s="0" t="inlineStr">
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
-      <c r="F231" s="0" t="inlineStr">
+      <c r="F262" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G231" s="0" t="inlineStr">
+      <c r="G262" s="0" t="inlineStr">
         <is>
           <t>2014-11-04</t>
         </is>
       </c>
-      <c r="H231" s="0" t="inlineStr">
+      <c r="H262" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I231" s="0" t="inlineStr">
+      <c r="I262" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
-      <c r="J231" s="0"/>
-[...5 lines deleted...]
-      <c r="L231" s="0" t="inlineStr">
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0" t="inlineStr">
         <is>
           <t>2013-10-22</t>
         </is>
       </c>
-      <c r="M231" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A232" s="0" t="n">
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
         <v>2291</v>
       </c>
-      <c r="B232" s="0" t="inlineStr">
+      <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C232" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E232" s="0" t="inlineStr">
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
-      <c r="F232" s="0" t="inlineStr">
+      <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G232" s="0" t="inlineStr">
+      <c r="G263" s="0" t="inlineStr">
         <is>
           <t>2013-09-26</t>
         </is>
       </c>
-      <c r="H232" s="0" t="inlineStr">
+      <c r="H263" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
-      <c r="I232" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K232" s="0" t="inlineStr">
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J263" s="0"/>
+      <c r="K263" s="0" t="inlineStr">
         <is>
           <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
-      <c r="L232" s="0" t="inlineStr">
+      <c r="L263" s="0" t="inlineStr">
         <is>
           <t>2013-09-10</t>
         </is>
       </c>
-      <c r="M232" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A233" s="0" t="n">
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
         <v>2212</v>
       </c>
-      <c r="B233" s="0" t="inlineStr">
+      <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C233" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E233" s="0" t="inlineStr">
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
-      <c r="F233" s="0" t="inlineStr">
+      <c r="F264" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G233" s="0" t="inlineStr">
+      <c r="G264" s="0" t="inlineStr">
         <is>
           <t>2013-08-29</t>
         </is>
       </c>
-      <c r="H233" s="0" t="inlineStr">
+      <c r="H264" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I233" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A234" s="0" t="n">
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0"/>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I265" s="0"/>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0"/>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
         <v>2050</v>
       </c>
-      <c r="B234" s="0" t="inlineStr">
+      <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C234" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E234" s="0" t="inlineStr">
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
-      <c r="F234" s="0" t="inlineStr">
+      <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G234" s="0" t="inlineStr">
+      <c r="G266" s="0" t="inlineStr">
         <is>
           <t>2012-05-03</t>
         </is>
       </c>
-      <c r="H234" s="0" t="inlineStr">
+      <c r="H266" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I234" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A235" s="0" t="n">
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0"/>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
         <v>2024</v>
       </c>
-      <c r="B235" s="0" t="inlineStr">
+      <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C235" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E235" s="0" t="inlineStr">
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
-      <c r="F235" s="0" t="inlineStr">
+      <c r="F267" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G235" s="0" t="inlineStr">
+      <c r="G267" s="0" t="inlineStr">
         <is>
           <t>2011-07-07</t>
         </is>
       </c>
-      <c r="H235" s="0" t="inlineStr">
+      <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I235" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A236" s="0" t="n">
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0"/>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
         <v>1977</v>
       </c>
-      <c r="B236" s="0" t="inlineStr">
+      <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C236" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E236" s="0" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
-      <c r="F236" s="0" t="inlineStr">
+      <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G236" s="0" t="inlineStr">
+      <c r="G268" s="0" t="inlineStr">
         <is>
           <t>2011-03-31</t>
         </is>
       </c>
-      <c r="H236" s="0" t="inlineStr">
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I236" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A237" s="0" t="n">
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0"/>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="n">
         <v>1901</v>
       </c>
-      <c r="B237" s="0" t="inlineStr">
+      <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C237" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E237" s="0" t="inlineStr">
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
         <is>
           <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
-      <c r="F237" s="0" t="inlineStr">
+      <c r="F269" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G237" s="0" t="inlineStr">
+      <c r="G269" s="0" t="inlineStr">
         <is>
           <t>2010-09-30</t>
         </is>
       </c>
-      <c r="H237" s="0" t="inlineStr">
+      <c r="H269" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I237" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A238" s="0" t="n">
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J269" s="0"/>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L269" s="0"/>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N269" s="0"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="n">
         <v>1775</v>
       </c>
-      <c r="B238" s="0" t="inlineStr">
+      <c r="B270" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C238" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E238" s="0" t="inlineStr">
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
         <is>
           <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
-      <c r="F238" s="0" t="inlineStr">
+      <c r="F270" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G238" s="0" t="inlineStr">
+      <c r="G270" s="0" t="inlineStr">
         <is>
           <t>2010-05-06</t>
         </is>
       </c>
-      <c r="H238" s="0" t="inlineStr">
+      <c r="H270" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I238" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A239" s="0" t="n">
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J270" s="0"/>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L270" s="0"/>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N270" s="0"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="n">
         <v>1693</v>
       </c>
-      <c r="B239" s="0" t="inlineStr">
+      <c r="B271" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C239" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E239" s="0" t="inlineStr">
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
         <is>
           <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
-      <c r="F239" s="0" t="inlineStr">
+      <c r="F271" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G239" s="0" t="inlineStr">
+      <c r="G271" s="0" t="inlineStr">
         <is>
           <t>2025-07-03</t>
         </is>
       </c>
-      <c r="H239" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I239" s="0" t="inlineStr">
+      <c r="H271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I271" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
-      <c r="J239" s="0" t="inlineStr">
+      <c r="J271" s="0" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
-      <c r="K239" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L239" s="0" t="inlineStr">
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L271" s="0" t="inlineStr">
         <is>
           <t>2008-06-13</t>
         </is>
       </c>
-      <c r="M239" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A240" s="0" t="n">
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N271" s="0"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B240" s="0" t="inlineStr">
+      <c r="B272" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C240" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E240" s="0" t="inlineStr">
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F240" s="0" t="inlineStr">
+      <c r="F272" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G240" s="0" t="inlineStr">
+      <c r="G272" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H240" s="0" t="inlineStr">
+      <c r="H272" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I240" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A241" s="0" t="n">
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J272" s="0"/>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L272" s="0"/>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N272" s="0"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B241" s="0" t="inlineStr">
+      <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C241" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E241" s="0" t="inlineStr">
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F241" s="0" t="inlineStr">
+      <c r="F273" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G241" s="0" t="inlineStr">
+      <c r="G273" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H241" s="0" t="inlineStr">
+      <c r="H273" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I241" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A242" s="0" t="n">
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J273" s="0"/>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0"/>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B242" s="0" t="inlineStr">
+      <c r="B274" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C242" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E242" s="0" t="inlineStr">
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F242" s="0" t="inlineStr">
+      <c r="F274" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G242" s="0" t="inlineStr">
+      <c r="G274" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H242" s="0" t="inlineStr">
+      <c r="H274" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I242" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A243" s="0" t="n">
+      <c r="I274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J274" s="0"/>
+      <c r="K274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L274" s="0"/>
+      <c r="M274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N274" s="0"/>
+    </row>
+    <row r="275">
+      <c r="A275" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B243" s="0" t="inlineStr">
+      <c r="B275" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C243" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E243" s="0" t="inlineStr">
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F243" s="0" t="inlineStr">
+      <c r="F275" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G243" s="0" t="inlineStr">
+      <c r="G275" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H243" s="0" t="inlineStr">
+      <c r="H275" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I243" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A244" s="0" t="n">
+      <c r="I275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J275" s="0"/>
+      <c r="K275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L275" s="0"/>
+      <c r="M275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N275" s="0"/>
+    </row>
+    <row r="276">
+      <c r="A276" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B244" s="0" t="inlineStr">
+      <c r="B276" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C244" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E244" s="0" t="inlineStr">
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E276" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F244" s="0" t="inlineStr">
+      <c r="F276" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G244" s="0" t="inlineStr">
+      <c r="G276" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H244" s="0" t="inlineStr">
+      <c r="H276" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I244" s="0" t="inlineStr">
+      <c r="I276" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J244" s="0" t="inlineStr">
+      <c r="J276" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K244" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L244" s="0" t="inlineStr">
+      <c r="K276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L276" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M244" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N244" s="0"/>
+      <c r="M276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N276" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>