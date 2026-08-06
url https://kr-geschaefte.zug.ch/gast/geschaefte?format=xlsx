--- v5 (2026-06-22)
+++ v6 (2026-08-06)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N276" totalsRowShown="0">
-  <autoFilter ref="A1:N276"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
+  <autoFilter ref="A1:N268"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N276"/>
+  <dimension ref="A1:N268"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -189,17675 +189,17207 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4142</v>
+        <v>4157</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4141</v>
+        <v>4156</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4140</v>
+        <v>4155</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4139</v>
+        <v>4154</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Bürgler Karl</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4138</v>
+        <v>4153</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4137</v>
+        <v>4152</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der SP-Fraktion betreffend die Reussdammsanierung «Beugerank», Gemeinde Hünenberg, im Lichte des Bundesgerichtsurteils zur Reuss</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4136</v>
+        <v>4151</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Gwerder Thomas </t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4135</v>
+        <v>4150</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der SP-Fraktion betreffend den Demografischen Wandel: Was will Zug für Mieter:innen tun?</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4134</v>
+        <v>4149</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4133</v>
+        <v>4148</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4132</v>
+        <v>4147</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4131</v>
+        <v>4145</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4130</v>
+        <v>4144</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4129</v>
+        <v>4143</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4128</v>
+        <v>4142</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Wahlen</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Feststellung der Gültigkeit der stillen Wahl von Pascal Sterchi als Mitglied des Kantonsgerichts für den Rest der Amtsdauer 2025–2030</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4127</v>
+        <v>4141</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J17" s="0"/>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4126</v>
+        <v>4140</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J18" s="0"/>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4125</v>
+        <v>4139</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J19" s="0"/>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
+        <v>4138</v>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L20" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="M20" s="0" t="inlineStr">
+        <is>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N20" s="0"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J21" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L21" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M21" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N21" s="0"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="n">
+        <v>4134</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="n">
+        <v>4132</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0"/>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t>Bildungskommission (BK)</t>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0"/>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N25" s="0"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J26" s="0"/>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N26" s="0"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="n">
+        <v>4129</v>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0"/>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N27" s="0"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="n">
+        <v>4127</v>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N28" s="0"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="n">
+        <v>4126</v>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N29" s="0"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="n">
+        <v>4125</v>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N30" s="0"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="n">
         <v>4124</v>
       </c>
-      <c r="B20" s="0" t="inlineStr">
+      <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C20" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E20" s="0" t="inlineStr">
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
-      <c r="F20" s="0" t="inlineStr">
+      <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G20" s="0" t="inlineStr">
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J31" s="0"/>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
-      <c r="H20" s="0" t="inlineStr">
-[...717 lines deleted...]
-      </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4110</v>
+        <v>4123</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J32" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4109</v>
+        <v>4122</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
           <t>2026-05-21</t>
         </is>
       </c>
-      <c r="H33" s="0" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4108</v>
+        <v>4121</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J34" s="0"/>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4106</v>
+        <v>4120</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4105</v>
+        <v>4119</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4104</v>
+        <v>4118</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J37" s="0"/>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Olympische Spiele, 4118</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4103</v>
+        <v>4117</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J38" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4102</v>
+        <v>4116</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0"/>
       <c r="K39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4101</v>
+        <v>4113</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N41" s="0"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N42" s="0"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J43" s="0"/>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N43" s="0"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J44" s="0"/>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N44" s="0"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J45" s="0"/>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N45" s="0"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N46" s="0"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N47" s="0"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N48" s="0"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J49" s="0"/>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N49" s="0"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J50" s="0"/>
+      <c r="K50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N50" s="0"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N51" s="0"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B41" s="0" t="inlineStr">
+      <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C41" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E41" s="0" t="inlineStr">
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F41" s="0" t="inlineStr">
+      <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G41" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J41" s="0" t="inlineStr">
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J52" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K41" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="0" t="inlineStr">
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M41" s="0" t="inlineStr">
+      <c r="M52" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...696 lines deleted...]
-          <t/>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4084</v>
+        <v>4099</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4083</v>
+        <v>4098</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4082</v>
+        <v>4097</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J55" s="0"/>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4081</v>
+        <v>4095</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J56" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J56" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4080</v>
+        <v>4094</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4078</v>
+        <v>4088</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0"/>
+      <c r="K58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H58" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4076</v>
+        <v>4086</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I59" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J59" s="0"/>
+      <c r="K59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H59" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4075</v>
+        <v>4084</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4074</v>
+        <v>4083</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4073</v>
+        <v>4082</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4072</v>
+        <v>4081</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>4070</v>
+        <v>4078</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>2026-09-26</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>4069</v>
+        <v>4076</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>2027-03-26</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4066</v>
+        <v>4075</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>2027-03-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4065</v>
+        <v>4074</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>2026-09-26</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4064</v>
+        <v>4072</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4061</v>
+        <v>4070</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4059</v>
+        <v>4069</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4057</v>
+        <v>4066</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4055</v>
+        <v>4065</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4054</v>
+        <v>4064</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4051</v>
+        <v>4061</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>2027-02-26</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4050</v>
+        <v>4059</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4048</v>
+        <v>4057</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4047</v>
+        <v>4055</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4046</v>
+        <v>4054</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4045</v>
+        <v>4051</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L79" s="0" t="inlineStr">
+        <is>
           <t>2026-01-29</t>
         </is>
       </c>
-      <c r="H79" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4044</v>
+        <v>4050</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4043</v>
+        <v>4048</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4042</v>
+        <v>4047</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4041</v>
+        <v>4045</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4039</v>
+        <v>4044</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4038</v>
+        <v>4043</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4037</v>
+        <v>4042</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4036</v>
+        <v>4041</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>4035</v>
+        <v>4039</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>4034</v>
+        <v>4038</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J89" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>4030</v>
+        <v>4037</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
+      <c r="K90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H90" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>4028</v>
+        <v>4036</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4027</v>
+        <v>4035</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>4026</v>
+        <v>4034</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./.2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>4023</v>
+        <v>4030</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>4021</v>
+        <v>4028</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t>2026-12-18</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>4020</v>
+        <v>4027</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>4018</v>
+        <v>4026</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>4016</v>
+        <v>4023</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
+        <is>
           <t>2025-11-26</t>
         </is>
       </c>
-      <c r="H98" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>4015</v>
+        <v>4021</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>4014</v>
+        <v>4020</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J100" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>4013</v>
+        <v>4018</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>2026-05-26</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>4012</v>
+        <v>4016</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J102" s="0"/>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>4011</v>
+        <v>4015</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t>2026-11-26</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>4008</v>
+        <v>4014</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
-[...2 lines deleted...]
-      <c r="N104" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>4006</v>
+        <v>4013</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3999</v>
+        <v>4012</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J106" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3998</v>
+        <v>4011</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
+      <c r="K107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L107" s="0" t="inlineStr">
+        <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H107" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3996</v>
+        <v>4008</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J108" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3994</v>
+        <v>4006</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J109" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3993</v>
+        <v>3999</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3990</v>
+        <v>3998</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3989</v>
+        <v>3996</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3988</v>
+        <v>3994</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3985</v>
+        <v>3990</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3980</v>
+        <v>3989</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J115" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J115" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3974</v>
+        <v>3988</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3972</v>
+        <v>3985</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3971</v>
+        <v>3980</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3969</v>
+        <v>3974</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3966</v>
+        <v>3972</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3965</v>
+        <v>3971</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3964</v>
+        <v>3969</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3963</v>
+        <v>3966</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3960</v>
+        <v>3965</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3958</v>
+        <v>3964</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>Schreiben des Regierungsrats mit Beilagen der Finanzdirektion</t>
-[...2 lines deleted...]
-      <c r="J125" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J125" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3957</v>
+        <v>3963</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J126" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3956</v>
+        <v>3960</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J127" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3953</v>
+        <v>3958</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3950</v>
+        <v>3957</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3948</v>
+        <v>3956</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3943</v>
+        <v>3953</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3942</v>
+        <v>3950</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J132" s="0"/>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t/>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3941</v>
+        <v>3948</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J133" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3939</v>
+        <v>3942</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J134" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3938</v>
+        <v>3941</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3932</v>
+        <v>3939</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3930</v>
+        <v>3938</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3929</v>
+        <v>3932</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3923</v>
+        <v>3930</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J139" s="0"/>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="N139" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N139" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3921</v>
+        <v>3923</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3911</v>
+        <v>3905</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3910</v>
+        <v>3896</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3905</v>
+        <v>3893</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J143" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3896</v>
+        <v>3891</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3893</v>
+        <v>3889</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3891</v>
+        <v>3888</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J146" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J146" s="0"/>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3889</v>
+        <v>3887</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3888</v>
+        <v>3885</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J148" s="0"/>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3887</v>
+        <v>3877</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J149" s="0"/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3885</v>
+        <v>3869</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3877</v>
+        <v>3867</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3872</v>
+        <v>3866</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3869</v>
+        <v>3864</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3867</v>
+        <v>3861</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J154" s="0"/>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3866</v>
+        <v>3858</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J155" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3864</v>
+        <v>3827</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3861</v>
+        <v>3826</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>2028-12-18</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3858</v>
+        <v>3819</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3827</v>
+        <v>3816</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3826</v>
+        <v>3811</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3819</v>
+        <v>3808</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J161" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L161" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L161" s="0"/>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3816</v>
+        <v>3802</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3811</v>
+        <v>3799</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3808</v>
+        <v>3792</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J164" s="0"/>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L164" s="0"/>
+      <c r="L164" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3802</v>
+        <v>3791</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3799</v>
+        <v>3790</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t/>
         </is>
       </c>
       <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3792</v>
+        <v>3785</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3791</v>
+        <v>3778</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>2028-11-26</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3790</v>
+        <v>3770</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3785</v>
+        <v>3767</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J170" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3778</v>
+        <v>3765</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3770</v>
+        <v>3759</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J172" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J172" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3767</v>
+        <v>3758</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J173" s="0"/>
+      <c r="J173" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3765</v>
+        <v>3755</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3759</v>
+        <v>3743</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J175" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3758</v>
+        <v>3742</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J176" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3755</v>
+        <v>3736</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3743</v>
+        <v>3735</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J178" s="0"/>
+      <c r="J178" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3742</v>
+        <v>3734</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J179" s="0"/>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3736</v>
+        <v>3733</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3735</v>
+        <v>3732</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3734</v>
+        <v>3727</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3733</v>
+        <v>3726</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3732</v>
+        <v>3725</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3727</v>
+        <v>3704</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3726</v>
+        <v>3684</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3725</v>
+        <v>3683</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3704</v>
+        <v>3680</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3684</v>
+        <v>3676</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3683</v>
+        <v>3667</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3680</v>
+        <v>3656</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J191" s="0"/>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3676</v>
+        <v>3646</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3667</v>
+        <v>3628</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3656</v>
+        <v>3625</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J194" s="0"/>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3646</v>
+        <v>3621</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3628</v>
+        <v>3617</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J196" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3625</v>
+        <v>3616</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3621</v>
+        <v>3613</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J198" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3617</v>
+        <v>3602</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3616</v>
+        <v>3595</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3613</v>
+        <v>3594</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3602</v>
+        <v>3592</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3595</v>
+        <v>3584</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J203" s="0"/>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3594</v>
+        <v>3579</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J204" s="0"/>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3592</v>
+        <v>3574</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J205" s="0"/>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3584</v>
+        <v>3569</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J206" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3579</v>
+        <v>3562</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3574</v>
+        <v>3546</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3569</v>
+        <v>3544</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J209" s="0"/>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3562</v>
+        <v>3541</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3546</v>
+        <v>3535</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J211" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3544</v>
+        <v>3534</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J212" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3541</v>
+        <v>3533</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J213" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J213" s="0"/>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3535</v>
+        <v>3532</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J214" s="0"/>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3534</v>
+        <v>3525</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J215" s="0"/>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3533</v>
+        <v>3512</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3532</v>
+        <v>3507</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3525</v>
+        <v>3502</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3512</v>
+        <v>3495</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J219" s="0"/>
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3507</v>
+        <v>3488</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J220" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3502</v>
+        <v>3480</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J221" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3495</v>
+        <v>3479</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
+</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J222" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3488</v>
+        <v>3471</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J223" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3480</v>
+        <v>3453</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3479</v>
+        <v>3443</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
-</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J225" s="0"/>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-14</t>
+        </is>
+      </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2022-09-13</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3471</v>
+        <v>3439</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3453</v>
+        <v>3364</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J227" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3443</v>
+        <v>3354</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3439</v>
+        <v>3350</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J229" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J229" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3364</v>
+        <v>3320</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3354</v>
+        <v>3286</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>3350</v>
+        <v>3285</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>3320</v>
+        <v>3283</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>3286</v>
+        <v>3281</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J234" s="0"/>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>3285</v>
+        <v>3268</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J235" s="0"/>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3283</v>
+        <v>3262</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3281</v>
+        <v>3260</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J237" s="0"/>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3268</v>
+        <v>3248</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>3262</v>
+        <v>3227</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
+</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J239" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>3260</v>
+        <v>3218</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J240" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J240" s="0"/>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>3248</v>
+        <v>3185</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J241" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>3227</v>
+        <v>3165</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
-</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0"/>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2021-04-13</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>3218</v>
+        <v>3151</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0"/>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>3208</v>
+        <v>3148</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3185</v>
+        <v>3129</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>3165</v>
+        <v>3102</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J246" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>3151</v>
+        <v>2885</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>3148</v>
+        <v>2855</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>3129</v>
+        <v>2655</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>3102</v>
+        <v>2640</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>2940</v>
+        <v>2635</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J251" s="0"/>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>2897</v>
+        <v>2501</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0"/>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>2885</v>
+        <v>2336</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>2855</v>
+        <v>2310</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J254" s="0"/>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>2850</v>
+        <v>2291</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0"/>
       <c r="K255" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>2766</v>
+        <v>2212</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J256" s="0"/>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L256" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L256" s="0"/>
       <c r="M256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>2655</v>
+        <v>2108</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D257" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D257" s="0"/>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I257" s="0"/>
       <c r="J257" s="0"/>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L257" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L257" s="0"/>
       <c r="M257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>2640</v>
+        <v>2050</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J258" s="0"/>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L258" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L258" s="0"/>
       <c r="M258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>2635</v>
+        <v>2024</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J259" s="0"/>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L259" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L259" s="0"/>
       <c r="M259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>2501</v>
+        <v>1977</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J260" s="0"/>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L260" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L260" s="0"/>
       <c r="M260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>2336</v>
+        <v>1901</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J261" s="0"/>
       <c r="K261" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0"/>
       <c r="M261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>2310</v>
+        <v>1775</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J262" s="0"/>
       <c r="K262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L262" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L262" s="0"/>
       <c r="M262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>2291</v>
+        <v>1693</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t/>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J263" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
-        <v>2212</v>
+        <v>1646</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
+2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2009-05-28</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J264" s="0"/>
       <c r="K264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L264" s="0"/>
       <c r="M264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0" t="n">
-        <v>2108</v>
+        <v>1393</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D265" s="0"/>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I265" s="0"/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="J265" s="0"/>
       <c r="K265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L265" s="0"/>
       <c r="M265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0" t="n">
-        <v>2050</v>
+        <v>1251</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J266" s="0"/>
       <c r="K266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L266" s="0"/>
       <c r="M266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0" t="n">
-        <v>2024</v>
+        <v>1000</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J267" s="0"/>
       <c r="K267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L267" s="0"/>
       <c r="M267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0" t="n">
-        <v>1977</v>
+        <v>282</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J268" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J268" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L268" s="0"/>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>1995-08-07</t>
+        </is>
+      </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N268" s="0"/>
-    </row>
-[...479 lines deleted...]
-      <c r="N276" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>